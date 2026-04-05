--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -217,295 +217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the self-similarity of line segments in decaying homogeneous isotropic turbulence</w:t>
+                <w:t xml:space="preserve">Experimental and numerical studies of smoke dynamics in a compartment fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Gauding</w:t>
+                <w:t xml:space="preserve">B. Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipo Wang</w:t>
+                <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Henrik Goebbert</w:t>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Bode</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.08.001⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 108, pp.102855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863715v1</w:t>
+                <w:t xml:space="preserve">hal-02418943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of smoke dynamics in a compartment fire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the self-similarity of line segments in decaying homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Betting</w:t>
+                <w:t xml:space="preserve">Lipo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Varea</w:t>
+                <w:t xml:space="preserve">Jens Henrik Goebbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Gobin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Mathis Bode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lecordier</w:t>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 108, pp.102855. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.206-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418943v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame propagation speed and Markstein length of spherically expanding flames: Assessment of extrapolation and measurement techniques</w:t>
               </w:r>
@@ -543,51 +543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schaback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (2), pp.1521-1528. </w:t>
@@ -651,51 +651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -759,77 +759,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-point and two-point statistics of homogeneous isotropic decaying turbulence with variable viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72, pp.143-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -902,51 +902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohy Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Grünefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1023,51 +1023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (2), pp.020716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1101,64 +1101,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order structure functions for passive scalar fed by a mean gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1244,51 +1244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1339,51 +1339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2521,51 +2521,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2600,51 +2600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ouevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2805,411 +2805,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de la dynamique des fumées dans les incendies confinés par PIV à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majd Armaly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859460v1</w:t>
+                <w:t xml:space="preserve">hal-03859495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Dynamics Between Two Car Models: Influence Of The Intervehicle Distance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Armaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508725v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la dynamique des fumées dans les incendies confinés par PIV à grande échelle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Flow Dynamics Between Two Car Models: Influence Of The Intervehicle Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Oussairan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55037/lxlaser.20th.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859495v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la distance inter-véhiculaire sur la dispersion de polluants particulaires dans le sillage d’un véhicule simplifié à culot droit</w:t>
               </w:r>
@@ -3316,103 +3316,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique 3D temporelle d'un jet confine chauffe inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser( CFTL 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
@@ -3523,77 +3523,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The combined effect of internal and external intermittency in turbulent jet flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3739,51 +3739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal and external fluctuations in a turbulent non-premixed planar flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3791,51 +3791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3873,90 +3873,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent mixing in variable-density helium-air jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3981,64 +3981,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of homogeneous isotropic decaying turbulence with variable viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4070,588 +4070,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of external intermittency on the scaling and self-similarity of structure functions in turbulent shear flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using Highly-Resolved Direct Numerical Simulations to Analyze the Universality of Small-Scale Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Goebbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">John von Neumann Institute for Computing (NIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420350v1</w:t>
+                <w:t xml:space="preserve">hal-02420308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Highly-Resolved Direct Numerical Simulations to Analyze the Universality of Small-Scale Turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The effect of external intermittency on the scaling and self-similarity of structure functions in turbulent shear flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">John von Neumann Institute for Computing (NIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Jülich, Germany</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420308v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction des erreurs statistiques aléatoire et systématique par une nouvelle méthode de traitement LDV. Application aux écoulements de sillage du corps d'Ahmed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligent and communicating real-time diagnostics for the fight against the Fire Compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Betting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Donnadieu Balou</w:t>
+                <w:t xml:space="preserve">M Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Circuits, Systems, Communications and Computers (CSCC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Majorqua, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097682v1</w:t>
+                <w:t xml:space="preserve">hal-02420020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent and communicating real-time diagnostics for the fight against the Fire Compartments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Lebey</w:t>
+                <w:t xml:space="preserve">Flame propagation speed and Markstein length of spherically expanding flames: Assessment of extrapolation and measurement techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beeckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schaback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Circuits, Systems, Communications and Computers (CSCC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Majorqua, Spain</w:t>
+              <w:t xml:space="preserve">37th International Symposium On Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420020v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame propagation speed and Markstein length of spherically expanding flames: Assessment of extrapolation and measurement techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Beeckmann</w:t>
+                <w:t xml:space="preserve">Correction des erreurs statistiques aléatoire et systématique par une nouvelle méthode de traitement LDV. Application aux écoulements de sillage du corps d'Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnadieu Balou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Hesse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+                <w:t xml:space="preserve">Amine Mehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium On Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420171v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of spatially averaged consumption speed from spherical expanding flame. A new experimental methodology</w:t>
               </w:r>
@@ -4756,679 +4756,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Beyond the Kolmogorov statistical theory of turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited lecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Invited Lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422032v1</w:t>
+                <w:t xml:space="preserve">hal-02422040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows. Which theory? Self-similarity of variable-viscosity flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dissipative range statistics of turbulent flows with variable viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422036v1</w:t>
+                <w:t xml:space="preserve">hal-02420325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoke dynamics in compartment fires: large scale experiments and numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Betting</w:t>
+                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISCRAM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Albi, France</w:t>
+              <w:t xml:space="preserve">Invited lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420042v1</w:t>
+                <w:t xml:space="preserve">hal-02422032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similarity of passive scalar structure functions in decaying turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows. Which theory? Self-similarity of variable-viscosity flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Boschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Stockhom, Sweden</w:t>
+              <w:t xml:space="preserve">TMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420341v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Kolmogorov statistical theory of turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Gauding</w:t>
+                <w:t xml:space="preserve">Smoke dynamics in compartment fires: large scale experiments and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Lecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">14th ISCRAM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422040v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative range statistics of turbulent flows with variable viscosity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Self-similarity of passive scalar structure functions in decaying turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Boschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t>
+              <w:t xml:space="preserve">16th European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockhom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420325v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional and conventional statistics of variable viscosity jet flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5460,247 +5460,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of partially premixed flame stability from mixture fraction statistics in a turbulent slot burner</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ayman M. Elbaz</w:t>
+                <w:t xml:space="preserve">Diagnostics intelligents et communicants en temps réel pour la lutte contre les Feux de compartiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Naples, Italy</w:t>
+              <w:t xml:space="preserve">WISG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421928v1</w:t>
+                <w:t xml:space="preserve">hal-02421961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics intelligents et communicants en temps réel pour la lutte contre les Feux de compartiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Betting</w:t>
+                <w:t xml:space="preserve">Evaluation of partially premixed flame stability from mixture fraction statistics in a turbulent slot burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohy S. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman M. Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Grünefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Mediterranean Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421961v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoke dynamics in compartment fires: large scale experiments and numerical simulations</w:t>
               </w:r>
@@ -5712,51 +5712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5794,64 +5794,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal intermittency and finite Reynolds number effect for turbulent mixing of passive and active scalars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5889,64 +5889,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The self-preservation of dissipation elements in homogeneous isotropic decaying turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5978,217 +5978,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des fumées d’incendies lors de feux de compartiments : études à grande échelle et simulations numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Betting</w:t>
+                <w:t xml:space="preserve">Internal intermittency and finite Reynolds number effect for turbulent mixing of passive and active scalars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Feux INERIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Verneuil-En-Halatte, France</w:t>
+              <w:t xml:space="preserve">Invited Lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421966v1</w:t>
+                <w:t xml:space="preserve">hal-02422043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal intermittency and finite Reynolds number effect for turbulent mixing of passive and active scalars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Gauding</w:t>
+                <w:t xml:space="preserve">Dynamique des fumées d’incendies lors de feux de compartiments : études à grande échelle et simulations numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Lecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">GDR Feux INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Verneuil-En-Halatte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422043v1</w:t>
+                <w:t xml:space="preserve">hal-02421966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the consumption speed from spherically expanding flame: a new experimental methodology</w:t>
               </w:r>
@@ -6293,271 +6293,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrainment quantification in variable viscosity jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenomenology of viscosity stratified flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">ISTROF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420235v1</w:t>
+                <w:t xml:space="preserve">hal-02422028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology of viscosity stratified flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etudes expérimentales et lois prédictives des foyers d'incendies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Betting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTROF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Le Havre, France</w:t>
+              <w:t xml:space="preserve">GDR feux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422028v1</w:t>
+                <w:t xml:space="preserve">hal-02422025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes expérimentales et lois prédictives des foyers d'incendies</w:t>
+                <w:t xml:space="preserve">Etudes expérimentales des foyers d'incendies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
@@ -6566,1493 +6536,1506 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR feux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Cadarache, France</w:t>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422025v1</w:t>
+                <w:t xml:space="preserve">hal-02422020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes expérimentales des foyers d'incendies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Betting</w:t>
+                <w:t xml:space="preserve">Simultaneous line Raman/Rayleigh measurements for mixture fraction determination in turbulent, partially premixed slot burner flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman M. Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohy S. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Grünefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR feux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422020v1</w:t>
+                <w:t xml:space="preserve">hal-02421691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methodology for the experimental determination of the consumption speed in spherical vessels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Modica</w:t>
+                <w:t xml:space="preserve">Effect of pressure and mixing in Mild combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670745v1</w:t>
+                <w:t xml:space="preserve">hal-02421880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable viscosity jets: Entrainment and mixing process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
+                <w:t xml:space="preserve">New methodology for the experimental determination of the consumption speed in spherical vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Naples, Italy</w:t>
+              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420253v1</w:t>
+                <w:t xml:space="preserve">hal-01670745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pressure and mixing in Mild combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Kruse</w:t>
+                <w:t xml:space="preserve">Variable viscosity jets: Entrainment and mixing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Heinz Pitsch</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Naples, Italy. pp.240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421880v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous line Raman/Rayleigh measurements for mixture fraction determination in turbulent, partially premixed slot burner flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Kruse</w:t>
+                <w:t xml:space="preserve">An experimental and analytical investigation of a turbulent axisymmetric jet in a viscous host fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cazalens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421691v1</w:t>
+                <w:t xml:space="preserve">hal-02420244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and analytical investigation of a turbulent axisymmetric jet in a viscous host fluid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entrainment rate and mixing process in a confined reverse flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Cazalens</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420244v1</w:t>
+                <w:t xml:space="preserve">hal-02420107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrainment rate and mixing process in a confined reverse flow reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous High-Speed Tomography and Schlieren Measurements of Spherically Expanding Methane/Air Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beeckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephan Kruse</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Berens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420107v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous High-Speed Tomography and Schlieren Measurements of Spherically Expanding Methane/Air Flames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the accurate determination of unstretched laminar burning velocity from spherically expanding flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.Lund</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420139v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of radiation absorption on laminar flame speed of CO2 diluted methane flames at elevated pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale des effets radiatifs sur la vitesse de combustion laminaire pour une flamme de CH4/{O2+He} fortement diluée au CO2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Varea</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Visualisation et de Traitement d’Images en Mécanique des Fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680293v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des effets radiatifs sur la vitesse de combustion laminaire pour une flamme de CH4/{O2+He} fortement diluée au CO2.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Experimental study of radiation absorption on laminar flame speed of CO2 diluted methane flames at elevated pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Visualisation et de Traitement d’Images en Mécanique des Fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">6th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680268v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the accurate determination of unstretched laminar burning velocity from spherically expanding flames</w:t>
+                <w:t xml:space="preserve">Pressure effects on laminar burning velocities and Markstein lengths for Isooctane–Ethanol–Air mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Mourad Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.Lund</w:t>
+              <w:t xml:space="preserve">34th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919091v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure effects on laminar burning velocities and Markstein lengths for Isooctane–Ethanol–Air mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+                <w:t xml:space="preserve">Laminar burning velocity and Markstein length relative to fresh gases determination applied on ethanol air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">5th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670934v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar burning velocity determination. Description of a new post processing tool for spherical expanding flames. Application for ethanol air flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8110,254 +8093,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar burning velocity and Markstein length relative to fresh gases determination applied on ethanol air flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Measurement of laminar flame speed for high pressure and high temperature conditions: validation of the facility and development of new tool for post-processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8367,150 +8242,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional statistics of turbulent flows with variable viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Goebbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">John Von Neumann Institut for Computing Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8520,316 +8395,316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similarity in Slightly Heated Annular Jet with Large Diameter Ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulent Cascades II Proceedings of the Euromech-ERCOFTAC Colloquium 589</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-12547-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Viscosity Jets: Entrainment and Mixing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Whither Turbulence and Big Data in the 21st Century?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential and Challenges of MILD Combustion Control for Gas Turbine Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thivaharan Albin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Aguiar da Franca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8851,84 +8726,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Active Flow and Combustion Control 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.181-195, 2015, 978-3-319-11966-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-11967-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9075,51 +8950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831132v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03915-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863715v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauding" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Henrik Goebbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bode" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.08.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beeckmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaback" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pitsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.05.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kruse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohy Mansour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Elbaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Gr&#252;nefeld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1452393" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voivenel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2017.05.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/8/084007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Larabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.08.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Jayachandran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhua Zhao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kerschgens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.03.054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z0Q8JG4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Ye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Medwell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Dally" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.04.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PZ56TV3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JHM3GZW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670658v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim M. Boukhalfa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.072" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Criner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1164-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BMFRHVQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.09.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNLP12QM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Oussairan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouevreux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508725v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Oussairan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.65" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fokoua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brahami" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Denker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420371v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420216v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420308v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Goebbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodriguez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu Balou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420020v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420171v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hesse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420042v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420341v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Boschung" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422040v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420325v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420376v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohy S. Mansour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman M. Elbaz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420064v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420191v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421966v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422043v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420235v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422028v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422025v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422020v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670745v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420253v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421691v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420244v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420107v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420139v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berens" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680293v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680268v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Modica" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919091v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680306v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680326v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418815v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_16" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864286v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419107v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thivaharan Albin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aguiar da Franca" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11967-0_12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831132v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03915-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauding" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Henrik Goebbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bode" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.08.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beeckmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaback" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pitsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.05.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kruse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohy Mansour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Elbaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Gr&#252;nefeld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1452393" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voivenel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2017.05.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/8/084007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Larabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.08.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Jayachandran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhua Zhao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kerschgens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.03.054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z0Q8JG4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Ye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Medwell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Dally" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.04.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PZ56TV3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JHM3GZW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670658v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim M. Boukhalfa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.072" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Criner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1164-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BMFRHVQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.09.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNLP12QM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Oussairan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouevreux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859495v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Oussairan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.65" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fokoua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brahami" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Denker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420371v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420216v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420308v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Goebbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420020v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hesse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097682v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodriguez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu Balou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420325v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420042v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Boschung" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420376v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohy S. Mansour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman M. Elbaz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420064v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420191v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422025v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421691v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421880v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670745v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420107v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420139v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680268v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Modica" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680293v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670934v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680326v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135845v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418815v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thivaharan Albin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aguiar da Franca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11967-0_12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>