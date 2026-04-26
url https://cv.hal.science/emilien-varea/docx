--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -217,295 +217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of smoke dynamics in a compartment fire</w:t>
+                <w:t xml:space="preserve">On the self-similarity of line segments in decaying homogeneous isotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Betting</w:t>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Varea</w:t>
+                <w:t xml:space="preserve">Lipo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Gobin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Jens Henrik Goebbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lecordier</w:t>
+                <w:t xml:space="preserve">Mathis Bode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102855⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.206-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418943v1</w:t>
+                <w:t xml:space="preserve">hal-01863715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the self-similarity of line segments in decaying homogeneous isotropic turbulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical studies of smoke dynamics in a compartment fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipo Wang</w:t>
+                <w:t xml:space="preserve">B. Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Henrik Goebbert</w:t>
+                <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Bode</w:t>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 180, pp.206-217. </w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 108, pp.102855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863715v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame propagation speed and Markstein length of spherically expanding flames: Assessment of extrapolation and measurement techniques</w:t>
               </w:r>
@@ -543,51 +543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schaback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (2), pp.1521-1528. </w:t>
@@ -651,51 +651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -759,77 +759,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-point and two-point statistics of homogeneous isotropic decaying turbulence with variable viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72, pp.143-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -902,51 +902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohy Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Grünefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1023,51 +1023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (2), pp.020716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1101,64 +1101,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order structure functions for passive scalar fed by a mean gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1244,51 +1244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1339,51 +1339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1847,315 +1847,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on MILD combustion of prevaporised liquid fuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of burning velocities from spherically expanding H-2/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Ye</w:t>
+                <w:t xml:space="preserve">Joachim Beeckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Medwell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephan Kruse</w:t>
+                <w:t xml:space="preserve">Zheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassam Dally</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 151, pp.93 - 101. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.711--719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863718v1</w:t>
+                <w:t xml:space="preserve">hal-01612348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of burning velocities from spherically expanding H-2/air flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental study on MILD combustion of prevaporised liquid fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Medwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zheng Chen</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Renou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bassam Dally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35, pp.711--719. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151, pp.93 - 101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612348v1</w:t>
+                <w:t xml:space="preserve">hal-01863718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure effects on laminar burning velocities and Markstein lengths for Isooctane–Ethanol–Air mixtures</w:t>
               </w:r>
@@ -2167,51 +2167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim M. Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2439,51 +2439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 159 (2), pp.577 - 590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2600,51 +2600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ouevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2805,411 +2805,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la dynamique des fumées dans les incendies confinés par PIV à grande échelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Armaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
+              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859495v1</w:t>
+                <w:t xml:space="preserve">hal-03859460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Flow Dynamics Between Two Car Models: Influence Of The Intervehicle Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Oussairan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55037/lxlaser.20th.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859460v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Dynamics Between Two Car Models: Influence Of The Intervehicle Distance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Analyse de la dynamique des fumées dans les incendies confinés par PIV à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55037/lxlaser.20th.65⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04508725v1</w:t>
+                <w:t xml:space="preserve">hal-03859495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la distance inter-véhiculaire sur la dispersion de polluants particulaires dans le sillage d’un véhicule simplifié à culot droit</w:t>
               </w:r>
@@ -3316,103 +3316,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique 3D temporelle d'un jet confine chauffe inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser( CFTL 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
@@ -3454,51 +3454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption speed determination from spherically expanding flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laminar Burning Velocity Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3523,77 +3523,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The combined effect of internal and external intermittency in turbulent jet flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3631,77 +3631,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markstein Length in outwardly propagating spherical flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3739,51 +3739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal and external fluctuations in a turbulent non-premixed planar flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3791,51 +3791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3873,90 +3873,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent mixing in variable-density helium-air jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3981,64 +3981,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of homogeneous isotropic decaying turbulence with variable viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4076,77 +4076,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Highly-Resolved Direct Numerical Simulations to Analyze the Universality of Small-Scale Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Goebbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4184,64 +4184,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of external intermittency on the scaling and self-similarity of structure functions in turbulent shear flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4756,679 +4756,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Kolmogorov statistical theory of turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Lecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Invited lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422040v1</w:t>
+                <w:t xml:space="preserve">hal-02422032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative range statistics of turbulent flows with variable viscosity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows. Which theory? Self-similarity of variable-viscosity flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t>
+              <w:t xml:space="preserve">TMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420325v1</w:t>
+                <w:t xml:space="preserve">hal-02422036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Gauding</w:t>
+                <w:t xml:space="preserve">Smoke dynamics in compartment fires: large scale experiments and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited lecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">14th ISCRAM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422032v1</w:t>
+                <w:t xml:space="preserve">hal-02420042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows. Which theory? Self-similarity of variable-viscosity flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Self-similarity of passive scalar structure functions in decaying turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Boschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">16th European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockhom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422036v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoke dynamics in compartment fires: large scale experiments and numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Betting</w:t>
+                <w:t xml:space="preserve">Beyond the Kolmogorov statistical theory of turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISCRAM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Albi, France</w:t>
+              <w:t xml:space="preserve">Invited Lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420042v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similarity of passive scalar structure functions in decaying turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dissipative range statistics of turbulent flows with variable viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Boschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Stockhom, Sweden</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420341v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional and conventional statistics of variable viscosity jet flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5712,51 +5712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5794,64 +5794,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal intermittency and finite Reynolds number effect for turbulent mixing of passive and active scalars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5889,64 +5889,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The self-preservation of dissipation elements in homogeneous isotropic decaying turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5984,64 +5984,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal intermittency and finite Reynolds number effect for turbulent mixing of passive and active scalars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6325,51 +6325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTROF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6578,575 +6578,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous line Raman/Rayleigh measurements for mixture fraction determination in turbulent, partially premixed slot burner flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Kruse</w:t>
+                <w:t xml:space="preserve">New methodology for the experimental determination of the consumption speed in spherical vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerd Grünefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421691v1</w:t>
+                <w:t xml:space="preserve">hal-01670745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pressure and mixing in Mild combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Kruse</w:t>
+                <w:t xml:space="preserve">Variable viscosity jets: Entrainment and mixing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Heinz Pitsch</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Naples, Italy. pp.240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421880v1</w:t>
+                <w:t xml:space="preserve">hal-02420253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methodology for the experimental determination of the consumption speed in spherical vessels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Modica</w:t>
+                <w:t xml:space="preserve">Effect of pressure and mixing in Mild combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670745v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable viscosity jets: Entrainment and mixing process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
+                <w:t xml:space="preserve">Simultaneous line Raman/Rayleigh measurements for mixture fraction determination in turbulent, partially premixed slot burner flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman M. Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohy S. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Grünefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Naples, Italy. pp.240</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420253v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and analytical investigation of a turbulent axisymmetric jet in a viscous host fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7318,51 +7318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Berens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7394,208 +7394,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the accurate determination of unstretched laminar burning velocity from spherically expanding flames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of radiation absorption on laminar flame speed of CO2 diluted methane flames at elevated pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zheng Chen</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.Lund</w:t>
+              <w:t xml:space="preserve">6th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919091v1</w:t>
+                <w:t xml:space="preserve">hal-01680293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des effets radiatifs sur la vitesse de combustion laminaire pour une flamme de CH4/{O2+He} fortement diluée au CO2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7614,182 +7614,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Visualisation et de Traitement d’Images en Mécanique des Fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of radiation absorption on laminar flame speed of CO2 diluted methane flames at elevated pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the accurate determination of unstretched laminar burning velocity from spherically expanding flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexis Vandel</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.Lund</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680293v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure effects on laminar burning velocities and Markstein lengths for Isooctane–Ethanol–Air mixtures</w:t>
               </w:r>
@@ -7801,51 +7801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7883,90 +7883,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar burning velocity and Markstein length relative to fresh gases determination applied on ethanol air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7991,90 +7991,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar burning velocity determination. Description of a new post processing tool for spherical expanding flames. Application for ethanol air flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd ICDERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Irvine, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8099,51 +8099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of laminar flame speed for high pressure and high temperature conditions: validation of the facility and development of new tool for post-processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8295,64 +8295,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Goebbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">John Von Neumann Institut for Computing Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8448,51 +8448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulent Cascades II Proceedings of the Euromech-ERCOFTAC Colloquium 589</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8552,77 +8552,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Whither Turbulence and Big Data in the 21st Century?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8950,51 +8950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831132v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03915-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauding" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Henrik Goebbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bode" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.08.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beeckmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaback" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pitsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.05.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kruse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohy Mansour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Elbaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Gr&#252;nefeld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1452393" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voivenel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2017.05.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/8/084007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Larabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.08.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Jayachandran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhua Zhao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kerschgens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.03.054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z0Q8JG4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Ye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Medwell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Dally" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.04.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PZ56TV3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JHM3GZW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670658v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim M. Boukhalfa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.072" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Criner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1164-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BMFRHVQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.09.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNLP12QM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Oussairan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouevreux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859495v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Oussairan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.65" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fokoua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brahami" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Denker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420371v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420216v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420308v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Goebbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420020v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hesse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097682v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodriguez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu Balou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420325v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420042v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Boschung" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420376v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohy S. Mansour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman M. Elbaz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420064v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420191v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422025v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421691v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421880v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670745v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420107v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420139v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680268v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Modica" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680293v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670934v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680326v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135845v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418815v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thivaharan Albin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aguiar da Franca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11967-0_12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831132v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03915-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863715v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauding" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Henrik Goebbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bode" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.08.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beeckmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaback" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pitsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.05.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kruse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohy Mansour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Elbaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Gr&#252;nefeld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1452393" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voivenel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2017.05.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/8/084007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Larabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.08.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Jayachandran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhua Zhao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kerschgens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.03.054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z0Q8JG4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.137" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JHM3GZW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Ye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Medwell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Dally" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.04.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PZ56TV3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670658v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim M. Boukhalfa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.072" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Criner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1164-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BMFRHVQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.09.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNLP12QM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Oussairan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouevreux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508725v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Oussairan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.65" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fokoua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brahami" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Denker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420371v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420216v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420308v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Goebbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420020v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hesse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097682v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodriguez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu Balou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420042v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420341v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Boschung" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422040v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420325v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420376v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohy S. Mansour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman M. Elbaz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420064v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420191v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422025v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670745v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421880v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421691v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420107v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420139v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680293v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680268v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Modica" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919091v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670934v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680326v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135845v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418815v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thivaharan Albin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aguiar da Franca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11967-0_12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>