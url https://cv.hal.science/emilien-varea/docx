--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -66,2478 +66,2746 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional statistics at the turbulent/non-turbulent interface of variable viscosity jets</w:t>
+                <w:t xml:space="preserve">Flow and plants: On the dispersion of wind-induced tree pollen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Voivenel</w:t>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosun Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdkarim Djama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-024-03915-9⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0317027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831132v1</w:t>
+                <w:t xml:space="preserve">hal-05621299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the self-similarity of line segments in decaying homogeneous isotropic turbulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditional statistics at the turbulent/non-turbulent interface of variable viscosity jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipo Wang</w:t>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Henrik Goebbert</w:t>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Bode</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.08.001⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (12), pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-024-03915-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863715v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of smoke dynamics in a compartment fire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the combined effect of internal and external intermittency in turbulent non-premixed jet flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Betting</w:t>
+                <w:t xml:space="preserve">M. Bode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Varea</w:t>
+                <w:t xml:space="preserve">D. Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Gobin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Lecordier</w:t>
+                <w:t xml:space="preserve">Y. Brahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102855⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (2), pp.2767-2774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418943v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame propagation speed and Markstein length of spherically expanding flames: Assessment of extrapolation and measurement techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical studies of smoke dynamics in a compartment fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Betting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Beeckmann</w:t>
+                <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hesse</w:t>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schaback</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Varea</w:t>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.08.047⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 108, pp.102855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354659v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical investigations of the flow characteristics in confined fires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the self-similarity of line segments in decaying homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Betting</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Gobin</w:t>
+                <w:t xml:space="preserve">Lipo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Godard</w:t>
+                <w:t xml:space="preserve">Jens Henrik Goebbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+                <w:t xml:space="preserve">Mathis Bode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1107/4/042015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.206-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935655v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-point and two-point statistics of homogeneous isotropic decaying turbulence with variable viscosity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flame propagation speed and Markstein length of spherically expanding flames: Assessment of extrapolation and measurement techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beeckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schaback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (2), pp.1521-1528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.08.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2018.05.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02418829v1</w:t>
+                <w:t xml:space="preserve">hal-02354659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of partially premixed turbulent flame stability from mixture fraction statistics in a slot burner</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerd Grünefeld</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical investigations of the flow characteristics in confined fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Betting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3rd European Symposium on Fire Safety Science 12–14 September 2018, Nancy, France, 1107 (4), pp.042015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1107/4/042015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2018.1452393⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01863716v1</w:t>
+                <w:t xml:space="preserve">hal-01935655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similarity criteria in anisotropic flows with viscosity stratification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Varea</w:t>
+                <w:t xml:space="preserve">One-point and two-point statistics of homogeneous isotropic decaying turbulence with variable viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4974520⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2018.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611146v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order structure functions for passive scalar fed by a mean gradient</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of partially premixed turbulent flame stability from mixture fraction statistics in a slot burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohy Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Grünefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2017.05.009⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2018.1452393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864232v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-preservation in annular jet with large diameter ratio</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
+                <w:t xml:space="preserve">Self-similarity criteria in anisotropic flows with viscosity stratification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.020716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4974520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418895v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the similarity of variable viscosity flows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Cazalens</w:t>
+                <w:t xml:space="preserve">High-order structure functions for passive scalar fed by a mean gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/91/8/084007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, part B, pp.86-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2017.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611245v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalism for spatially averaged consumption speed considering spherically expanding flame configuration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Self-preservation in annular jet with large diameter ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Bouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.08.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611235v1</w:t>
+                <w:t xml:space="preserve">hal-02418895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of propagation of spherically expanding and counterflow laminar flames using direct measurements and numerical simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the similarity of variable viscosity flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Runhua Zhao</w:t>
+                <w:t xml:space="preserve">L. Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Halter</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cazalens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.031⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (8), pp.084007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/91/8/084007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612352v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of MILD combustion for gas turbine applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalism for spatially averaged consumption speed considering spherically expanding flame configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Berger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.03.054⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173, pp.235--244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01863719v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of burning velocities from spherically expanding H-2/air flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A study of propagation of spherically expanding and counterflow laminar flames using direct measurements and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagannath Jayachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runhua Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 35, pp.711--719. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.137⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 35, pp.695--702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01612348v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on MILD combustion of prevaporised liquid fuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study of MILD combustion for gas turbine applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Ye</w:t>
+                <w:t xml:space="preserve">Bruno Kerschgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Medwell</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lukas Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassam Dally</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 151, pp.93 - 101. </w:t>
+              <w:t xml:space="preserve">, 2015, 148, pp.456 - 465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.03.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863718v1</w:t>
+                <w:t xml:space="preserve">hal-01863719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure effects on laminar burning velocities and Markstein lengths for Isooctane–Ethanol–Air mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An experimental study on MILD combustion of prevaporised liquid fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Medwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Dally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.072⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151, pp.93 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670658v1</w:t>
+                <w:t xml:space="preserve">hal-01863718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurements of OH, mixture fraction and velocity fields to investigate flame stabilization enhancement by electric field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Determination of burning velocities from spherically expanding H-2/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vervisch</w:t>
+                <w:t xml:space="preserve">Joachim Beeckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-011-1164-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.711--719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394752v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pressure effects on laminar burning velocities and Markstein lengths for Isooctane–Ethanol–Air mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim M. Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.735 - 744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous measurements of OH, mixture fraction and velocity fields to investigate flame stabilization enhancement by electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Criner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (4), pp.905-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-011-1164-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Measurement of laminar burning velocity and Markstein length relative to fresh gases using a new postprocessing procedure: Application to laminar spherical flames for methane, ethanol and isooctane/air mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 159 (2), pp.577 - 590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2547,5692 +2815,5692 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the inter-vehicle distance on the wake behind a three-dimensional body</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Ouevreux</w:t>
+                <w:t xml:space="preserve">Optical investigation of a liquid/gas cryogenic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Quevreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry (ISPIV 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509367v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigation of a liquid/gas cryogenic flow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
+                <w:t xml:space="preserve">Influence of the inter-vehicle distance on the wake behind a three-dimensional body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaïma Oussairan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ouevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry (ISPIV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004221v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Analyse de la dynamique des fumées dans les incendies confinés par PIV à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859460v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Dynamics Between Two Car Models: Influence Of The Intervehicle Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Oussairan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.1-15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55037/lxlaser.20th.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la dynamique des fumées dans les incendies confinés par PIV à grande échelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Armaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
+              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859495v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la distance inter-véhiculaire sur la dispersion de polluants particulaires dans le sillage d’un véhicule simplifié à culot droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Oussairan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Murzyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Fokoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique 3D temporelle d'un jet confine chauffe inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser( CFTL 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumption speed determination from spherically expanding flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The combined effect of internal and external intermittency in turbulent jet flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Brahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laminar Burning Velocity Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422026v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combined effect of internal and external intermittency in turbulent jet flows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Markstein Length in outwardly propagating spherical flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Mediterranean Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420294v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markstein Length in outwardly propagating spherical flames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Consumption speed determination from spherically expanding flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">Laminar Burning Velocity Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421941v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal and external fluctuations in a turbulent non-premixed planar flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent mixing in variable-density helium-air jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of homogeneous isotropic decaying turbulence with variable viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Highly-Resolved Direct Numerical Simulations to Analyze the Universality of Small-Scale Turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The effect of external intermittency on the scaling and self-similarity of structure functions in turbulent shear flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">John von Neumann Institute for Computing (NIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Jülich, Germany</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420308v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of external intermittency on the scaling and self-similarity of structure functions in turbulent shear flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using Highly-Resolved Direct Numerical Simulations to Analyze the Universality of Small-Scale Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Goebbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">John von Neumann Institute for Computing (NIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420350v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent and communicating real-time diagnostics for the fight against the Fire Compartments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Correction des erreurs statistiques aléatoire et systématique par une nouvelle méthode de traitement LDV. Application aux écoulements de sillage du corps d'Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnadieu Balou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Circuits, Systems, Communications and Computers (CSCC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Majorqua, Spain</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420020v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame propagation speed and Markstein length of spherically expanding flames: Assessment of extrapolation and measurement techniques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intelligent and communicating real-time diagnostics for the fight against the Fire Compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Betting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium On Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Circuits, Systems, Communications and Computers (CSCC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Majorqua, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420171v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction des erreurs statistiques aléatoire et systématique par une nouvelle méthode de traitement LDV. Application aux écoulements de sillage du corps d'Ahmed</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Flame propagation speed and Markstein length of spherically expanding flames: Assessment of extrapolation and measurement techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beeckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schaback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Mehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">37th International Symposium On Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097682v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of spatially averaged consumption speed from spherical expanding flame. A new experimental methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Beyond the Kolmogorov statistical theory of turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited lecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Invited Lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422032v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows. Which theory? Self-similarity of variable-viscosity flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dissipative range statistics of turbulent flows with variable viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422036v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoke dynamics in compartment fires: large scale experiments and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ISCRAM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similarity of passive scalar structure functions in decaying turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Boschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Stockhom, Sweden</w:t>
+              <w:t xml:space="preserve">Invited lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420341v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Kolmogorov statistical theory of turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows. Which theory? Self-similarity of variable-viscosity flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Lecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">TMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422040v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative range statistics of turbulent flows with variable viscosity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Self-similarity of passive scalar structure functions in decaying turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Boschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t>
+              <w:t xml:space="preserve">16th European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockhom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420325v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional and conventional statistics of variable viscosity jet flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Pacific Symposium on Flow Visualization and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Kumamoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics intelligents et communicants en temps réel pour la lutte contre les Feux de compartiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation of partially premixed flame stability from mixture fraction statistics in a turbulent slot burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohy S. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman M. Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Grünefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Mediterranean Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421961v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of partially premixed flame stability from mixture fraction statistics in a turbulent slot burner</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Diagnostics intelligents et communicants en temps réel pour la lutte contre les Feux de compartiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Betting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Naples, Italy</w:t>
+              <w:t xml:space="preserve">WISG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421928v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoke dynamics in compartment fires: large scale experiments and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal intermittency and finite Reynolds number effect for turbulent mixing of passive and active scalars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMB ’Turbulent mixing and beyond’ congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The self-preservation of dissipation elements in homogeneous isotropic decaying turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Denvers, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal intermittency and finite Reynolds number effect for turbulent mixing of passive and active scalars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited Lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des fumées d’incendies lors de feux de compartiments : études à grande échelle et simulations numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Feux INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Verneuil-En-Halatte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the consumption speed from spherically expanding flame: a new experimental methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenology of viscosity stratified flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTROF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes expérimentales et lois prédictives des foyers d'incendies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR feux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes expérimentales des foyers d'incendies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR feux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methodology for the experimental determination of the consumption speed in spherical vessels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simultaneous line Raman/Rayleigh measurements for mixture fraction determination in turbulent, partially premixed slot burner flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman M. Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohy S. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Grünefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670745v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable viscosity jets: Entrainment and mixing process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of pressure and mixing in Mild combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Cazalens</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Naples, Italy. pp.240</w:t>
+              <w:t xml:space="preserve">Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420253v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pressure and mixing in Mild combustion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New methodology for the experimental determination of the consumption speed in spherical vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421880v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous line Raman/Rayleigh measurements for mixture fraction determination in turbulent, partially premixed slot burner flames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Variable viscosity jets: Entrainment and mixing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cazalens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Naples, Italy. pp.240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421691v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and analytical investigation of a turbulent axisymmetric jet in a viscous host fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrainment rate and mixing process in a confined reverse flow reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous High-Speed Tomography and Schlieren Measurements of Spherically Expanding Methane/Air Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beeckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Berens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of radiation absorption on laminar flame speed of CO2 diluted methane flames at elevated pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">On the accurate determination of unstretched laminar burning velocity from spherically expanding flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexis Vandel</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.Lund</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680293v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des effets radiatifs sur la vitesse de combustion laminaire pour une flamme de CH4/{O2+He} fortement diluée au CO2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Visualisation et de Traitement d’Images en Mécanique des Fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the accurate determination of unstretched laminar burning velocity from spherically expanding flames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Experimental study of radiation absorption on laminar flame speed of CO2 diluted methane flames at elevated pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zheng Chen</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.Lund</w:t>
+              <w:t xml:space="preserve">6th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919091v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure effects on laminar burning velocities and Markstein lengths for Isooctane–Ethanol–Air mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar burning velocity and Markstein length relative to fresh gases determination applied on ethanol air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar burning velocity determination. Description of a new post processing tool for spherical expanding flames. Application for ethanol air flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd ICDERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Irvine, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of laminar flame speed for high pressure and high temperature conditions: validation of the facility and development of new tool for post-processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8242,150 +8510,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional statistics of turbulent flows with variable viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Goebbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">John Von Neumann Institut for Computing Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8395,415 +8663,415 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similarity in Slightly Heated Annular Jet with Large Diameter Ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulent Cascades II Proceedings of the Euromech-ERCOFTAC Colloquium 589</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-12547-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Viscosity Jets: Entrainment and Mixing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Whither Turbulence and Big Data in the 21st Century?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential and Challenges of MILD Combustion Control for Gas Turbine Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thivaharan Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Aguiar da Franca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Active Flow and Combustion Control 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.181-195, 2015, 978-3-319-11966-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-11967-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8950,51 +9218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831132v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03915-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863715v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauding" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Henrik Goebbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bode" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.08.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beeckmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaback" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pitsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.05.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kruse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohy Mansour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Elbaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Gr&#252;nefeld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1452393" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voivenel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2017.05.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/8/084007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Larabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.08.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Jayachandran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhua Zhao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kerschgens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.03.054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z0Q8JG4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.137" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JHM3GZW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Ye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Medwell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Dally" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.04.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PZ56TV3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670658v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim M. Boukhalfa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.072" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Criner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1164-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BMFRHVQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.09.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNLP12QM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Oussairan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouevreux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508725v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Oussairan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.65" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fokoua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brahami" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Denker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420371v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420216v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420308v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Goebbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420020v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hesse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097682v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodriguez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu Balou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420042v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420341v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Boschung" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422040v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420325v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420376v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohy S. Mansour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman M. Elbaz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420064v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420191v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422025v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670745v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421880v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421691v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420107v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420139v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680293v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680268v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Modica" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919091v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670934v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680326v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135845v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418815v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thivaharan Albin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aguiar da Franca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11967-0_12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosun Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdkarim Djama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0317027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03915-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauding" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bode" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brahami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauding" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Henrik Goebbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bode" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.08.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beeckmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hesse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaback" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pitsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.05.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kruse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohy Mansour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Elbaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Gr&#252;nefeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1452393" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voivenel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974520" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2017.05.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418895v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/8/084007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Larabi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.08.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Jayachandran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhua Zhao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kerschgens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Berger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.03.054" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z0Q8JG4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Ye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Medwell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Dally" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.04.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PZ56TV3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.137" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JHM3GZW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim M. Boukhalfa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.072" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Criner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1164-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BMFRHVQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.09.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNLP12QM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004221v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509367v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Oussairan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouevreux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859495v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Oussairan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.65" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508779v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fokoua" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421941v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422026v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420370v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Denker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420350v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Goebbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097682v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodriguez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu Balou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420020v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420171v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hesse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867617v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422040v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420325v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422032v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422036v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420341v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Boschung" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420376v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421928v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohy S. Mansour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman M. Elbaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421961v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420064v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420191v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420227v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422043v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670710v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422025v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422020v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421691v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421880v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420253v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420244v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420107v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berens" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919091v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680268v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Modica" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680293v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670934v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135845v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418815v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_16" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864286v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419107v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thivaharan Albin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aguiar da Franca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11967-0_12" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>