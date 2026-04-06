--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -567,934 +567,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CAPREDON E., 2020, Christianisme et chamanisme en Amazonie. Recompositions religieuses chez les Baniwa du Brésil,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émir Mahieddin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bresils.12023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérité révélée, vérité cachée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émir Mahieddin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.14-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.7818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03766824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La complicité se cache dans les détails. Entretien avec Elisabeth Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03766853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La non-identité : une politique du don</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous complices ? Penser les relations troubles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Soldani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03766838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire de l'essentialisme ? Le noeud anthropologique de l'identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03766815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vérité révélée, vérité cachée</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives anthropologiques sur la liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Ethnographie la liberté, 164-165, pp.21-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards critiques sur la notion d'institution en sociologie des religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Silhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...80 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alessandra Bianchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 71 (2), pp.429-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiateurs évangéliques entre &amp;quot;Orient&amp;quot; et &amp;quot;Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Kaoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03438277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’anthropologie de la liberté avec Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Selim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Ethnographier la liberté, 164-165, pp.151-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards critiques sur la notion d’institution en sociologie des religions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alessandra Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vol. 71 (2), pp.429-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anso.212.0429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176130v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03265149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Tyler l'inquiétant. Retour sur un héraut du postmodernisme en anthropologie</w:t>
               </w:r>
@@ -3352,177 +3352,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR LIV-REL - Égypte - Ouvriers au travail dans une imprimerie du Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émir Mahieddin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Médiathèque de la MMSH Aix-en-Provence, Le Caire, Egypt. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonds ANR LIV-REL - Égypte - Un ouvrier réajuste un piston sur Heidelberg dans une imprimerie du Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médiathèque de la MMSH Aix-en-Provence, Le Caire, Egypt. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417402v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-05416582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds ANR LIV-REL - Égypte - Imprimerie au Caire</w:t>
               </w:r>
@@ -3827,51 +3827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mir Mahieddin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139rm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543546v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r3y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469591v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Piette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Mahieddin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.065.0127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Robbins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Weiss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Howland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/sa.2023.670403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Claverie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03921951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soldani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766815v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7818" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.12023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Silhol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alessandra Bianchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Kaoues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Selim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0429" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265149v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gallardo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.31607" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.051.0077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bromberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27891" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gallenga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/religions-contemporaines/3270-faire-le-travail-de-dieu-une-anthropologie-morale-du-pentecotisme-en-suede-9782811125202.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/59712" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416526v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maison M&#233;diterran&#233;enne Des Sciences de l'Homme Phonoth&#232;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05417402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05417266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mir Mahieddin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139rm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543546v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r3y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469591v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Piette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Mahieddin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.065.0127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Robbins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Weiss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Howland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/sa.2023.670403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.12023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7818" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Claverie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03921951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soldani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gallardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334890v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Silhol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alessandra Bianchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Kaoues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265151v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Selim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176130v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0429" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.31607" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.051.0077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bromberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27891" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gallenga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/religions-contemporaines/3270-faire-le-travail-de-dieu-une-anthropologie-morale-du-pentecotisme-en-suede-9782811125202.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/59712" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416526v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maison M&#233;diterran&#233;enne Des Sciences de l'Homme Phonoth&#232;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05417402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05417266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>