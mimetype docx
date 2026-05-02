--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -100,1967 +100,1967 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ontologie et anthropologie existentiale : une éthique du regard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emir Mahieddin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, pp.127-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm1.065.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le métaphysicien et sa magie. L’anthropologie, les monothéismes et la décolonisation des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/139rm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réveils sur les ruines de l’Empire. Pentecôtisme, renouveau charismatique et impérialisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Bulletin Bibliographique, 212, pp.93 - 110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15r3y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ontologie et anthropologie existentiale : une éthique du regard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romance au Baloutchistan. La théorie anti-utilitariste de l'amour de Jean et Robert Pehrson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Piette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emir Mahieddin</w:t>
+                <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 65, pp.127-139. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropology Bright and Dark. Relativism, Value Pluralism, and the Comparative Study of the Good</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émir Mahieddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Howland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (4), pp.43-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/sa.2023.670403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La complicité se cache dans les détails. Entretien avec Elisabeth Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émir Mahieddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03766853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La non-identité : une politique du don</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 64</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Joel Robbins</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous complices ? Penser les relations troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Soldani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03766838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire de l'essentialisme ? Le noeud anthropologique de l'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émir Mahieddin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03766815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérité révélée, vérité cachée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émir Mahieddin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.14-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.7818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03766824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPREDON E., 2020, Christianisme et chamanisme en Amazonie. Recompositions religieuses chez les Baniwa du Brésil,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bresils.12023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards critiques sur la notion d'institution en sociologie des religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Silhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alessandra Bianchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (2), pp.429-451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiateurs évangéliques entre &amp;quot;Orient&amp;quot; et &amp;quot;Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Kaoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03438277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’anthropologie de la liberté avec Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Selim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émir Mahieddin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Ethnographier la liberté, 164-165, pp.151-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards critiques sur la notion d’institution en sociologie des religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Silhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alessandra Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emir Mahieddin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 71 (2), pp.429-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.212.0429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives anthropologiques sur la liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émir Mahieddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Ethnographie la liberté, 164-165, pp.21-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Tyler l'inquiétant. Retour sur un héraut du postmodernisme en anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2020, Nous l'avons tant aimée la sociologie.. et maintenant?, 56, pp.327-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...123 lines deleted...]
-                <w:t xml:space="preserve">Émir Mahieddin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03043509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA BANALITÉ DU BIEN. SHERRY ORTNER ET LE CÔTÉ OBSCUR DE L'ANTHROPOLOGIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, pp.77-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.051.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02423896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'anthropologie de la Baltique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.31607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02423905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bromberger</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucille Gallardo</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émir Mahieddin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02423936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique pentecôtiste et le Saint-Esprit du capitalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émir Mahieddin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Figures de l'entrepreneur religieux - Vatican II : un concile pour le monde ?, 175, pp.47-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.27891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02423893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine. Pasteure pentecôtiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émir Mahieddin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02423941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser au miroir de l'éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émir Mahieddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gallenga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Ethnographie la liberté, 164-165, pp.21-41</w:t>
+              <w:t xml:space="preserve">, 2014, pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...837 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02423956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacrées nations ! Démons de l'analogie entre nationalisme et religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2085,51 +2085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les musiciens du Christ. L'esthétique du pentecôtisme suédois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and video </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2154,51 +2154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire des pentecôtismes nordiques? Par delà la vulnérabilité et la résilience: le travail de Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2223,51 +2223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les feux de Pentecôte au Royaume du siècle. Économie des charismes dans le pentecôtisme suédois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2292,51 +2292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VINGT-CINQ ANS APRES WRITING CULTURE. RETOUR SUR UN « ÂGE D'OR » DE LA CRITIQUE EN ANTHROPOLOGIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.369-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2393,51 +2393,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire le travail de Dieu. Une anthropologie morale du pentecôtisme en Suède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Religions contemporaines, Sandra Fancello; André Mary, 9782811125202</w:t>
             </w:r>
           </w:p>
@@ -2496,51 +2496,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suburbia and the Subway: Pentecostalism and Migration in Stockholm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pentecostal Migration in Secular Sweden</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equinox, pp.78-95, 2025, 9781800506411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2578,51 +2578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion: Thinking through Missionary Work.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Norig Neveu; Karène Sanchez Summerer; Annalaura Turiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Missions and Preaching. Connected and decompartmentalised perspectives from the Middle East and North Africa (19th-21st century)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, </w:t>
@@ -2664,51 +2664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medborgare i Himmelriket. Latinamerikanska Pentekostaler i Migrantsituation i Stockholm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jan-Åke Alvarsson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pentekostalismen i Sverige på 2020-talet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artos &amp; Norma, 2021</w:t>
@@ -2737,51 +2737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latin American Pentecostals in Sweden. Belief and Mistrust in Stockholm's Urban Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion, Migration and Existential Wellbeing : Theorizing the Role of Religion in Contemporary Migration and Integration Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2806,51 +2806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir de Dieu, la dette et la liberté. Perspectives clastriennes sur le christianisme évangélique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Clastres. Une politique de l'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2875,51 +2875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous les gagnerons un à un!&amp;quot; Pentecôtisme et conversation prosélyte en Suède contemporaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prosélytisme. Les nouvelles avant-gardes religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2944,51 +2944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prayer as a Tool in Swedish Pentecostalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociology of prayer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3013,51 +3013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parité en Christ. La féminisation du pentecôtisme suédois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes et pentecôtismes. Enjeux d'autorités et rapports de genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3114,51 +3114,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le migrant et le militant religieux : le renouveau du labyrinthe théologico-politique en Suède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3202,445 +3202,445 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR LIV-REL - Égypte - Un ouvrier réajuste un piston sur Heidelberg dans une imprimerie du Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émir Mahieddin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Médiathèque de la MMSH Aix-en-Provence, Le Caire, Egypt. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonds ANR LIV-REL - Égypte - Plaque d'inauguration du bâtiment qui abrite la Société biblique d'Égypte (Le Caire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médiathèque de la MMSH Aix-en-Provence, Le Caire, Egypt. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds ANR LIV-REL - Égypte - Entrée du Musée &amp;quot;Le monde de la Bible&amp;quot;, Société biblique d'Égypte (Le Caire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médiathèque de la MMSH Aix-en-Provence, Le Caire, Egypt. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds ANR LIV-REL - Égypte - Ouvriers au travail dans une imprimerie du Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médiathèque de la MMSH Aix-en-Provence, Le Caire, Egypt. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR LIV-REL - Égypte - Un ouvrier réajuste un piston sur Heidelberg dans une imprimerie du Caire</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR LIV-REL - Égypte - Imprimerie au Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médiathèque de la MMSH Aix-en-Provence, Le Caire, Egypt. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR LIV-REL - Égypte - Imprimerie au Caire</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR LIV-REL - Égypte - Rayons de la librairie de la Société biblique d'Égypte (Le Caire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émir Mahieddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médiathèque de la MMSH Aix-en-Provence, Le Caire, Egypt. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3827,51 +3827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mir Mahieddin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139rm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543546v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r3y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469591v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Piette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Mahieddin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.065.0127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Robbins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Weiss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Howland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/sa.2023.670403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.12023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7818" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Claverie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03921951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soldani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gallardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334890v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Silhol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alessandra Bianchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Kaoues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265151v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Selim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176130v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0429" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.31607" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.051.0077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bromberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27891" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gallenga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/religions-contemporaines/3270-faire-le-travail-de-dieu-une-anthropologie-morale-du-pentecotisme-en-suede-9782811125202.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/59712" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416526v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maison M&#233;diterran&#233;enne Des Sciences de l'Homme Phonoth&#232;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05417402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05417266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Piette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Mahieddin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.065.0127" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mir Mahieddin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139rm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543546v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r3y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Robbins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Weiss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Howland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/sa.2023.670403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Claverie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03921951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soldani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766815v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7818" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.12023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Silhol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alessandra Bianchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Kaoues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Selim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0429" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265149v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gallardo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.051.0077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.31607" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bromberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27891" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gallenga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/religions-contemporaines/3270-faire-le-travail-de-dieu-une-anthropologie-morale-du-pentecotisme-en-suede-9782811125202.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/59712" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05417402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maison M&#233;diterran&#233;enne Des Sciences de l'Homme Phonoth&#232;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05417266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>