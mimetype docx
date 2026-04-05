--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1256,51 +1256,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1359,204 +1359,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inaudible morphemes in silent morphology: An example of agreement in number and gender in the French language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emir Šišić</w:t>
+                <w:t xml:space="preserve">La langue française à travers le prisme de la francophonie canadienne : le Québec francophone au cœur de l’anglophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emir Sisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Govor [Speech / Parole]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pismo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.250-271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190415v1</w:t>
+                <w:t xml:space="preserve">hal-05555096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonological objectives within language objectives at the A2 level in French: An example of didactic sequences from the Mon alter ego textbook</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inaudible morphemes in silent morphology: An example of agreement in number and gender in the French language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Šišić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didaskein</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Govor [Speech / Parole]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (1), pp.61-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22210/govor.2025.42.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199212v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upotreba diskursnih markera u glasovnim porukama na odabranim primjerima korpusa Les Vocaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Šišić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Govor [Speech / Parole]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (2), pp.179-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1584,319 +1584,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emploi du pronom EN dans le corpus écrit d’apprenants allophones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phonological objectives within language objectives at the A2 level in French: An example of didactic sequences from the Mon alter ego textbook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Šišić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Društvene i humanističke studije (Online)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Didaskein</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (2), pp.94-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104381v1</w:t>
+                <w:t xml:space="preserve">hal-05199212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francuski jezik na prostoru belgijske frankofonije</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emir Sisic</w:t>
+                <w:t xml:space="preserve">L’emploi du pronom EN dans le corpus écrit d’apprenants allophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lejla Tekešinović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emir Šišić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Društvene i humanističke studije</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Društvene i humanističke studije (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Actes du colloque Le triple visage du langage : forme, sens, expression, 8 (3(24)), pp.132-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51558/2490-3647.2023.8.3.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104384v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Govorni čin u &amp;quot;approche actionnelle&amp;quot; kao savremenoj didaktičkoj metodi u podučavanju francuskog jezika</w:t>
+                <w:t xml:space="preserve">Francuski jezik na prostoru belgijske frankofonije</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Sisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radovi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18, pp.197-213</w:t>
+              <w:t xml:space="preserve">Društvene i humanističke studije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, IV (5), pp.119-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104376v1</w:t>
+                <w:t xml:space="preserve">hal-03104384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Govorni čin u &amp;quot;approche actionnelle&amp;quot; kao savremenoj didaktičkoj metodi u podučavanju francuskog jezika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emir Sisic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radovi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.197-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kurs didaktike francuskog jezika (stranog i drugog jezika); Jean-Pierre Cuq, Isabelle Gruca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Sisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didaktički putokazi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.99-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1906,482 +1975,482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komunikacijski i akcioni pristup u udžbenicima francuskog i italijanskog kao stranog jezika u upotrebi u srednjim školama u Kantonu Sarajevo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Sisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lalic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Status i modeli izučavanja metodike u nauci i obrazovanju</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des lettres et des sciences humaines, Université de Sarajevo, Nov 2023, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La morphologie verbale dans un corpus écrit des lycéens : flexion et supplétion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Sisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Science and Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR Lettres &amp; Langues, Université Sarajevo Est, May 2022, Sarajevo, Bosnie-Herzégovine. pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations culturelles sur la France et sur l’Italie : un regard croisé des locuteurs bosniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Sisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lalic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Les langues, les littératures et les cultures françaises et slaves en contact et en divergence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Wrocław, Dec 2022, Wrocław, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs discursifs et cohésion dans un corpus d’apprenants bosniens du FLE : donc et alors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freiderikos Valetopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Sisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Rencontre Internationale Langues Moins Diffusées et Moins Enseignées (MoDiMEs) : Enseigner une langue Modime : quels défis dans une Europe plurielle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tirana; Université de Poitiers, 2022, Tirana, Albanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence translinguistique dans la production écrite chez les étudiants faisant le double cursus universitaire : le français et l’italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Sisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études romanes autrefois et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Novi Sad, Serbie. pp.299-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe de pertinence d’après André Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Sisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la linguistique romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Sarajevo, Bosnie-Herzégovine. pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2391,228 +2460,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue française, vecteur sociétal dans l’espace francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Sisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Lys Bleu Éditions. pp.368, 2025, 979-10-422-7226-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement/l’apprentissage du français en Bosnie-Herzégovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Sisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Hadzajlic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paul-Valéry Montpellier 3. 15 (VIII), pp.203-219, 2021, Enseignement/apprentissage du français dans les Balkans : points de vue et études de cas, Ksenija Djordjevic Léonard, Jovan Kostov, 979–12–5994–199–2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mot guerre peut-il avoir une valeur axiologique positive d’après la polarisation sémantique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Sisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faculté des lettres et sciences humaines. pp.219-230, 2018, Mélanges en l’honneur de Nikola Kovač et Muhamed Nezirović, Ivan Radeljković, Lejla Osmanović</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2622,111 +2691,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des significations lexicales des mots &amp;lt;i&amp;gt;amour&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;haine&amp;lt;/i&amp;gt; et ses valeurs dans la Sémantique des Possibles Argumentatifs (SPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Sisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Effrosyni Lamprou; Freiderikos Valetopoulos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exprimer son amour et sa haine : une étude à travers les langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, Peter Lang, 242 p., 2023, Exprimer son amour et sa haine : une étude à travers les langues, 9782875745095 (Broché) ; 9782875745101 (PDF) ; 9782875745118 (ePUB). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b20954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2736,104 +2805,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language policies in Higher Education – University of Sarajevo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Rahimić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emir Sisic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2843,100 +2912,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les influences translinguistiques de l’acquisition du français langue étrangère dans les récits écrits : le cas des étudiants bosniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Sisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Poitiers (France), 2021. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05199456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2946,105 +3015,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijek za dušu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Sisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3112,51 +3181,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E3FB35F"/>
+    <w:nsid w:val="F09DEED5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3260,51 +3329,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8C20BBB1"/>
+    <w:nsid w:val="71E65667"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3408,51 +3477,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="126C0513"/>
+    <w:nsid w:val="EF14A591"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3556,51 +3625,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C9E690A6"/>
+    <w:nsid w:val="18E2DB5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3704,51 +3773,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F35F6E24"/>
+    <w:nsid w:val="34D22F0F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3947,51 +4016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416381v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Sisic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir &#352;i&#353;i&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22210/govor.2025.42.03" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22210/govor.2024.41.09" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Teke&#353;inovi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51558/2490-3647.2023.8.3.113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190289v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lalic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freiderikos Valetopoulos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03541757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Hadzajlic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20954" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Rahimi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05199456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416381v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Sisic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir &#352;i&#353;i&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22210/govor.2025.42.03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22210/govor.2024.41.09" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Teke&#353;inovi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51558/2490-3647.2023.8.3.113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190289v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lalic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156861v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freiderikos Valetopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03541757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Hadzajlic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20954" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Rahimi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05199456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>