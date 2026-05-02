--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -1290,165 +1290,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emploi des adjectifs en antéposition, en postposition et en position attributive : le poids des adjectifs dans un corpus d’allophones</w:t>
+                <w:t xml:space="preserve">La langue française à travers le prisme de la francophonie canadienne : le Québec francophone au cœur de l’anglophonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Sisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strani jezici [Foreign Languages : a journal of applied linguistics]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (1), pp.35-60</w:t>
+              <w:t xml:space="preserve">Pismo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.250-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416381v1</w:t>
+                <w:t xml:space="preserve">hal-05555096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La langue française à travers le prisme de la francophonie canadienne : le Québec francophone au cœur de l’anglophonie</w:t>
+                <w:t xml:space="preserve">L’emploi des adjectifs en antéposition, en postposition et en position attributive : le poids des adjectifs dans un corpus d’allophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Sisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pismo </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23, pp.250-271</w:t>
+              <w:t xml:space="preserve">Strani jezici [Foreign Languages : a journal of applied linguistics]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (1), pp.35-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555096v1</w:t>
+                <w:t xml:space="preserve">hal-05416381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaudible morphemes in silent morphology: An example of agreement in number and gender in the French language</w:t>
               </w:r>
@@ -1506,174 +1506,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upotreba diskursnih markera u glasovnim porukama na odabranim primjerima korpusa Les Vocaux</w:t>
+                <w:t xml:space="preserve">Phonological objectives within language objectives at the A2 level in French: An example of didactic sequences from the Mon alter ego textbook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Šišić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Govor [Speech / Parole]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Didaskein</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (2), pp.94-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190277v1</w:t>
+                <w:t xml:space="preserve">hal-05199212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonological objectives within language objectives at the A2 level in French: An example of didactic sequences from the Mon alter ego textbook</w:t>
+                <w:t xml:space="preserve">Upotreba diskursnih markera u glasovnim porukama na odabranim primjerima korpusa Les Vocaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Šišić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didaskein</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Govor [Speech / Parole]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (2), pp.179-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22210/govor.2024.41.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199212v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’emploi du pronom EN dans le corpus écrit d’apprenants allophones</w:t>
               </w:r>
@@ -2779,341 +2779,234 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language policies in Higher Education – University of Sarajevo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les influences translinguistiques de l’acquisition du français langue étrangère dans les récits écrits : le cas des étudiants bosniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emir Sisic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Poitiers (France), 2021. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Rahimić</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471070v1</w:t>
+                <w:t xml:space="preserve">tel-05199456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les influences translinguistiques de l’acquisition du français langue étrangère dans les récits écrits : le cas des étudiants bosniens</w:t>
+                <w:t xml:space="preserve">Lijek za dušu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Sisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Poitiers (France), 2021. Français. </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...92 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3181,51 +3074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F09DEED5"/>
+    <w:nsid w:val="14C07F18"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3329,51 +3222,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="71E65667"/>
+    <w:nsid w:val="000E3E37"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3477,51 +3370,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EF14A591"/>
+    <w:nsid w:val="A2723147"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3625,51 +3518,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="18E2DB5C"/>
+    <w:nsid w:val="9B532A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3773,51 +3666,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="34D22F0F"/>
+    <w:nsid w:val="4E848ECE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4016,51 +3909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416381v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Sisic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir &#352;i&#353;i&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22210/govor.2025.42.03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22210/govor.2024.41.09" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Teke&#353;inovi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51558/2490-3647.2023.8.3.113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190289v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lalic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156861v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freiderikos Valetopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03541757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Hadzajlic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20954" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Rahimi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05199456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555096v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Sisic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416381v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir &#352;i&#353;i&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22210/govor.2025.42.03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22210/govor.2024.41.09" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Teke&#353;inovi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51558/2490-3647.2023.8.3.113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190289v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lalic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156861v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freiderikos Valetopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03541757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Hadzajlic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20954" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05199456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>