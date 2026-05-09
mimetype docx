--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -1043,142 +1043,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Frammenti di un discorso magico : demonologia e divinazione a Qumran »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Abate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Henoch - Historical and Textual Studies in Ancient and Medieval Judaism and Christianity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">HENOCH. Historical and Textual Studies in Ancient and Medieval Judaism and Christianity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, p. 88-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091327v1</w:t>
+                <w:t xml:space="preserve">hal-03091862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Frammenti di un discorso magico : demonologia e divinazione a Qumran »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Abate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HENOCH. Historical and Textual Studies in Ancient and Medieval Judaism and Christianity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38, p. 88-104</w:t>
+              <w:t xml:space="preserve">Henoch - Historical and Textual Studies in Ancient and Medieval Judaism and Christianity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091862v1</w:t>
+                <w:t xml:space="preserve">hal-03091327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Elias Levita the Lexicographer and the Legacy of Sefer ha-Shorashim »</w:t>
               </w:r>
@@ -1305,165 +1305,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Contrôler les démons : formules magiques et rituelles dans la tradition juive entre les sources qumrâniennes et la Gueniza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Filologia e Qabbalah. La collezione ebraica di Egidio da Viterbo alla biblioteca Angelica di Roma »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Abate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivio italiano per la storia della pietà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26, p. 413-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091867v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03091343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Theory and Practice of Magic. Two manuscripts from the Alliance Israelite Universelle’s Genizah Collection »</w:t>
               </w:r>
@@ -3640,51 +3640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913101v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Abate" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Chajes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091676v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Isserles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091670v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mottolese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Idel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Gese" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cerveux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091327v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/sefarad.016.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858707v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Rebiger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447122412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091645v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Olszowy Schlanger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Olszowy-Schlanger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004427921_009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delio Proverbio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091655v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Prado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Gueddich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Di Donato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913101v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Abate" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Chajes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091676v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Isserles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091670v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mottolese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Idel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Gese" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cerveux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/sefarad.016.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858707v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Rebiger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447122412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091645v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Olszowy Schlanger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Olszowy-Schlanger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004427921_009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delio Proverbio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091655v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Prado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Gueddich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Di Donato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>