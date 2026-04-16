--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -477,287 +477,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Engagement of Syrian Women in the Revolution</w:t>
+                <w:t xml:space="preserve">Contester l'omnipotence du leader, conjurer et susciter la peur. Les usages multiples de la formule Allâhu Akbar /الله أكبر</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Aubin-Boltanski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Khalbous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Middle East Journal of Culture and Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/18739865-01504010⟩</w:t>
+              <w:t xml:space="preserve">Lexique vivant de la révolution et de la guerre en Syrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21428/3633fae9.8d19805d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888857v1</w:t>
+                <w:t xml:space="preserve">hal-03598651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refuser d’être complice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waed Al-Kallas</w:t>
+                <w:t xml:space="preserve">Characterizing the Engagement of Syrian Women in the Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Aubin-Boltanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emma Aubin-Boltanski</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Khalbous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77, pp.130-137. </w:t>
+              <w:t xml:space="preserve">Middle East Journal of Culture and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (4), pp.467-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/terrain.23789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/18739865-01504010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843436v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contester l'omnipotence du leader, conjurer et susciter la peur. Les usages multiples de la formule Allâhu Akbar /الله أكبر</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refuser d’être complice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waed Al-Kallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Aubin-Boltanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexique vivant de la révolution et de la guerre en Syrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77, pp.130-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21428/3633fae9.8d19805d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/terrain.23789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598651v1</w:t>
+                <w:t xml:space="preserve">hal-03843436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miracles and Apparitions of the Virgin Mary in Lebanon: the Proof is in the Eyes of the Other</w:t>
               </w:r>
@@ -806,230 +806,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le ciel est à nous</w:t>
+                <w:t xml:space="preserve">Des oiseaux pour se raconter et rêver. Ethnographie d'une passion colombophile au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Aubin-Boltanski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Magniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Anthropologies libanaises, entre dispersion et lignes de force, 51 (2), pp.347-361</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221675v1</w:t>
+                <w:t xml:space="preserve">hal-03321980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des oiseaux pour se raconter et rêver. Ethnographie d'une passion colombophile au Liban</w:t>
+                <w:t xml:space="preserve">Le ciel est à nous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Aubin-Boltanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Magniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terrain.21449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321980v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifier l’engagement des Syriennes dans la révolutionLes retournements du mot حرائر (femmes libres)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Aubin-Boltanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Khalbous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique vivant de la révolution et de la guerre en Syrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3928,51 +3928,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D8A565E"/>
+    <w:nsid w:val="3C8F9CE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4159,51 +4159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-aubin-boltanski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4359-8172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Aubin-Boltanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Al-Kallas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;minaire Les Mots de la R&#233;volution Et de la Guerre En Syrie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/3633fae9.24e7b0d5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Claverie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.008.0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888857v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khalbous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18739865-01504010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.23789" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/3633fae9.8d19805d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924081v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magniez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.21449" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/3633fae9.e30065a4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09612025.2019.1595205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078237v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768616628792" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27738" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768614547000" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.25017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.22386" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibras Chehayed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.17734" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazbek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413090v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Dakhli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szurek Emmanuel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chiti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/le-moyen-orient-leyla-dakhli/9782757861974" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452388v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004749511_009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218941v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/le-genre-en-questions-au-moyen-orient/#:~:text=Une%20approche%20par%20les%20espaces%20urbains&amp;amp;text=Ces%20recherches%20%C3%A9clairent%20les%20pratiques,r%C3%A9fugi%C3%A9s%20ou%20boutiques%20de%20fripes." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865446v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004522626_015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.17779" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250646v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boex" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Vignal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Vignal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780197531365.003.0004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.12807" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45828" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Poujeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/croire-en-actes/31032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292262v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099886v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696870v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308882v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-aubin-boltanski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4359-8172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Aubin-Boltanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Al-Kallas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;minaire Les Mots de la R&#233;volution Et de la Guerre En Syrie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/3633fae9.24e7b0d5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Claverie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.008.0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598651v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/3633fae9.8d19805d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khalbous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18739865-01504010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.23789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924081v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magniez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.21449" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/3633fae9.e30065a4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09612025.2019.1595205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078237v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768616628792" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27738" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768614547000" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.25017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.22386" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibras Chehayed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.17734" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazbek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413090v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Dakhli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szurek Emmanuel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chiti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/le-moyen-orient-leyla-dakhli/9782757861974" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452388v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004749511_009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218941v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/le-genre-en-questions-au-moyen-orient/#:~:text=Une%20approche%20par%20les%20espaces%20urbains&amp;amp;text=Ces%20recherches%20%C3%A9clairent%20les%20pratiques,r%C3%A9fugi%C3%A9s%20ou%20boutiques%20de%20fripes." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865446v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004522626_015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.17779" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250646v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boex" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Vignal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Vignal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780197531365.003.0004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.12807" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45828" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Poujeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/croire-en-actes/31032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292262v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099886v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696870v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308882v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>