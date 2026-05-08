--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -3928,51 +3928,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C8F9CE2"/>
+    <w:nsid w:val="CB82CF2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>