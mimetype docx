--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -115,165 +115,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de la nostalgie en situation d’exil. Des objets emportés ou laissés derrière soi, par-delà la dimension matérielle</w:t>
+                <w:t xml:space="preserve">« Du regret des mets perdus en exil. Nourriture et nostalgie : un lien consubstantiel ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des Africanistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Dossier « Matérialités en exil : subjectivités et sensibilités »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861667v1</w:t>
+                <w:t xml:space="preserve">hal-05107206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Du regret des mets perdus en exil. Nourriture et nostalgie : un lien consubstantiel ? »</w:t>
+                <w:t xml:space="preserve">A propos de la nostalgie en situation d’exil. Des objets emportés ou laissés derrière soi, par-delà la dimension matérielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, Dossier « Matérialités en exil : subjectivités et sensibilités »</w:t>
+              <w:t xml:space="preserve">Journal des Africanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107206v1</w:t>
+                <w:t xml:space="preserve">hal-04861667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les rêves de la nostalgie. Expérience subjective de l’exil et activité onirique »</w:t>
               </w:r>
@@ -473,451 +473,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIAZ, Delphine, En exil. Les réfugiés en Europe, de la fin du XVIII e siècle à nos jours, Paris : Éd. Gallimard, 2021, 528 p.</w:t>
+                <w:t xml:space="preserve">La nationalisation des étrangers ? Généalogie, anatomie et effets subjectifs des cours d’intégration pour migrants non européens en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luna Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.188.0169⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (3-4), pp.185-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.21538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860305v1</w:t>
+                <w:t xml:space="preserve">hal-04860276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The nationalization of strangers ? Genealogy, anatomy and subjective effects of integration courses for Non-European migrants in Europe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (3-4), pp.185-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.21538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques d’État à l’état de l’intime.</w:t>
+                <w:t xml:space="preserve">DIAZ, Delphine, En exil. Les réfugiés en Europe, de la fin du XVIII e siècle à nos jours, Paris : Éd. Gallimard, 2021, 528 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 188 (2), pp.37-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.188.0037⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 188 (2), pp.169-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.188.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04860292v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIAZ, Delphine, En Exil. Les réfugiés en Europe, de la fin du XVIIIe siècle à nos jours, Paris : Éd. Gallimard, 2021, 528 p.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luna Russo</w:t>
+                <w:t xml:space="preserve">Des pratiques d’État à l’état de l’intime.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 188 (2), pp.169-173. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.188.0169⟩</w:t>
+              <w:t xml:space="preserve">, 2022, N° 188 (2), pp.37-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.188.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03885200v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nationalisation des étrangers ? Généalogie, anatomie et effets subjectifs des cours d’intégration pour migrants non européens en Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
+                <w:t xml:space="preserve">DIAZ, Delphine, En Exil. Les réfugiés en Europe, de la fin du XVIIIe siècle à nos jours, Paris : Éd. Gallimard, 2021, 528 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Fiedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.21538⟩</w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 188 (2), pp.169-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.188.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04860276v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter dans deux « ordres nationaux des choses », ou comment préférer l’analyse comparative à une ethnographie « multisites »</w:t>
               </w:r>
@@ -1131,174 +1131,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Foreigners, you have to make more of an effort to become Europeans!”: Ethnographies of the State-sponsored Fabrication of National Indigenousness in Western Europe</w:t>
+                <w:t xml:space="preserve">Étrangers, encore un effort si vous voulez être européens ! Ethnographies d’une entreprise étatique de production d’autochtonie nationale en Europe de l’Ouest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 50 (3), pp.485-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.203.0485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860264v1</w:t>
+                <w:t xml:space="preserve">hal-04860259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étrangers, encore un effort si vous voulez être européens ! Ethnographies d’une entreprise étatique de production d’autochtonie nationale en Europe de l’Ouest.</w:t>
+                <w:t xml:space="preserve">“Foreigners, you have to make more of an effort to become Europeans!”: Ethnographies of the State-sponsored Fabrication of National Indigenousness in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 50 (3), pp.485-500. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.203.0485⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04860259v1</w:t>
+                <w:t xml:space="preserve">hal-04860264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1586,234 +1586,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Matrie en Patrie : administration des étrangers et subjectivations en exil</w:t>
+                <w:t xml:space="preserve">Produire l’autochtonie nationale ? Visages de l’administration de l’immigration en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire hebdomadaire de l’IDEMEC (Institut d’Ethnologie Européenne, Méditerranéenne et Comparative), Axe 2 (« L’autre subjectivation »), MMSH (Maison Méditerranéenne des Sciences de l’Homme), 4 juin 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire hebdomadaire de l’IDEMEC (Institut d’Ethnologie Européenne, Méditerranéenne et Comparative), Axe 1 (« Altérités et identités en Méditerranée »), Aix-en-Provence, MMSH (Maison Méditerranéenne des Sciences de l’Homme)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Aix-en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861868v1</w:t>
+                <w:t xml:space="preserve">hal-04861857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après Babel, nationaliser les étrangers ? Administration de l’immigration légale et traduction</w:t>
+                <w:t xml:space="preserve">De Matrie en Patrie : administration des étrangers et subjectivations en exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques migratoires et enjeux cliniques de la traduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire hebdomadaire de l’IDEMEC (Institut d’Ethnologie Européenne, Méditerranéenne et Comparative), Axe 2 (« L’autre subjectivation »), MMSH (Maison Méditerranéenne des Sciences de l’Homme), 4 juin 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861595v1</w:t>
+                <w:t xml:space="preserve">hal-04861868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire l’autochtonie nationale ? Visages de l’administration de l’immigration en France et en Allemagne</w:t>
+                <w:t xml:space="preserve">Après Babel, nationaliser les étrangers ? Administration de l’immigration légale et traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire hebdomadaire de l’IDEMEC (Institut d’Ethnologie Européenne, Méditerranéenne et Comparative), Axe 1 (« Altérités et identités en Méditerranée »), Aix-en-Provence, MMSH (Maison Méditerranéenne des Sciences de l’Homme)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Aix-en- Provence, France</w:t>
+              <w:t xml:space="preserve">Politiques migratoires et enjeux cliniques de la traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861857v1</w:t>
+                <w:t xml:space="preserve">hal-04861595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1825,169 +1825,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nationalisation des étrangers. Une ethnographie franco-allemande des cours d’intégration pour adultes migrants : anatomie d’un schème inédit d’éducation civique</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin, Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Fiedler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoires nationales et narrations minoritaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Dictionnaire dissident du temps (Editions Riveneuve, Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978 -2-36013-715-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861588v1</w:t>
+                <w:t xml:space="preserve">hal-04860426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin, Walter</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nationalisation des étrangers. Une ethnographie franco-allemande des cours d’intégration pour adultes migrants : anatomie d’un schème inédit d’éducation civique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire dissident du temps (Editions Riveneuve, Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978 -2-36013-715-2</w:t>
+              <w:t xml:space="preserve">Histoires nationales et narrations minoritaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860426v1</w:t>
+                <w:t xml:space="preserve">hal-04861588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nationalisation des étrangers. Analyse anthropologique d’une recomposition des frontières intra- et extra-communautaires</w:t>
               </w:r>
@@ -2451,51 +2451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861667v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Barrett Fiedler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rpx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Russo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0169" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21538" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860292v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fiedler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejsss.v7i1.1154" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejls.v3i1.280" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860264v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107206v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Barrett Fiedler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rpx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21538" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Russo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0169" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885200v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fiedler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejsss.v7i1.1154" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejls.v3i1.280" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0485" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>