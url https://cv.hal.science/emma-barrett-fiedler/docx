--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -322,178 +322,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Ngatcheu, Chez moi, ou presque…, Poitiers, Editions Dacres, Collection « Ces récits qui viennent », 2020, 85 pages</w:t>
+                <w:t xml:space="preserve">Ngatcheu Stephen,&amp;lt;i&amp;gt; Chez moi, ou presque…&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, Sur les routes de la migration : circulations, risque et gestion de l’incertitude, vol. 41- n°1, pp.173-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13rpx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861616v1</w:t>
+                <w:t xml:space="preserve">hal-05090745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngatcheu Stephen,&amp;lt;i&amp;gt; Chez moi, ou presque…&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Stephen Ngatcheu, Chez moi, ou presque…, Poitiers, Editions Dacres, Collection « Ces récits qui viennent », 2020, 85 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Sur les routes de la migration : circulations, risque et gestion de l’incertitude, vol. 41- n°1, pp.173-175. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13rpx⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05090745v1</w:t>
+                <w:t xml:space="preserve">hal-04861616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nationalisation des étrangers ? Généalogie, anatomie et effets subjectifs des cours d’intégration pour migrants non européens en Europe</w:t>
               </w:r>
@@ -551,200 +551,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The nationalization of strangers ? Genealogy, anatomy and subjective effects of integration courses for Non-European migrants in Europe »</w:t>
+                <w:t xml:space="preserve">DIAZ, Delphine, En exil. Les réfugiés en Europe, de la fin du XVIII e siècle à nos jours, Paris : Éd. Gallimard, 2021, 528 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.21538⟩</w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188 (2), pp.169-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.188.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860283v1</w:t>
+                <w:t xml:space="preserve">hal-04860305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIAZ, Delphine, En exil. Les réfugiés en Europe, de la fin du XVIII e siècle à nos jours, Paris : Éd. Gallimard, 2021, 528 p.</w:t>
+                <w:t xml:space="preserve">« The nationalization of strangers ? Genealogy, anatomy and subjective effects of integration courses for Non-European migrants in Europe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luna Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (3-4), pp.185-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.21538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.188.0169⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04860305v1</w:t>
+                <w:t xml:space="preserve">hal-04860283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pratiques d’État à l’état de l’intime.</w:t>
               </w:r>
@@ -821,74 +821,74 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIAZ, Delphine, En Exil. Les réfugiés en Europe, de la fin du XVIIIe siècle à nos jours, Paris : Éd. Gallimard, 2021, 528 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Fiedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 188 (2), pp.169-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/migra.188.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1379,165 +1379,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nostalgie de la nature et romantisme face à la modernité industrielle en Allemagne</w:t>
+                <w:t xml:space="preserve">Nostalgie et nourriture : un lien consubstantiel ? Du regret des mets perdus en exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Les paysages de la nostalgie dans l’Europe du XIXème siècle », Université Paris 1 Panthéon Sorbonne, 15 Avril 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">REAF (Rencontres des Etudes Africaines en France), Atelier « Ce que les objets font à l’exil. Parcours africains », Université Côte-d’Azur, 1-4 juillet 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861903v1</w:t>
+                <w:t xml:space="preserve">hal-04861880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nostalgie et nourriture : un lien consubstantiel ? Du regret des mets perdus en exil</w:t>
+                <w:t xml:space="preserve">Nostalgie de la nature et romantisme face à la modernité industrielle en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REAF (Rencontres des Etudes Africaines en France), Atelier « Ce que les objets font à l’exil. Parcours africains », Université Côte-d’Azur, 1-4 juillet 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Les paysages de la nostalgie dans l’Europe du XIXème siècle », Université Paris 1 Panthéon Sorbonne, 15 Avril 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861880v1</w:t>
+                <w:t xml:space="preserve">hal-04861903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à la nostalgie ? Ce que le regard anthropologique peut apporter à l’étude des subjectivités en exil</w:t>
               </w:r>
@@ -2451,51 +2451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107206v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Barrett Fiedler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rpx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21538" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Russo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0169" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885200v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fiedler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejsss.v7i1.1154" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejls.v3i1.280" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0485" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107206v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Barrett Fiedler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rpx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21538" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Russo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0169" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885200v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fiedler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejsss.v7i1.1154" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejls.v3i1.280" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0485" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>