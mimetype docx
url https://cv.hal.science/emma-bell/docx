--- v0 (2026-04-04)
+++ v1 (2026-04-30)
@@ -652,339 +652,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04735639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right-wing extremism/radicalism: reconstructing the concept</w:t>
+                <w:t xml:space="preserve">Seizing the Populist Moment: Towards a New Penal Politics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Criminology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (5), pp.1077-1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjc/azac030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extrémisme à la britannique : le cas du Parti conservateur de Boris Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 202/3 (124), pp.59-77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rein.124.0059⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 124 (1), pp.59-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rint.2022.3355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Power: Responding to the Crisis of Neoliberal Hegemony?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialism and Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (2-3), pp.73-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08854300.2021.2044239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’extrémisme à la britannique : le cas du Parti conservateur de Boris Johnson</w:t>
+                <w:t xml:space="preserve">Right-wing extremism/radicalism: reconstructing the concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 124 (1), pp.59-77. </w:t>
+              <w:t xml:space="preserve">, 2022, 202/3 (124), pp.59-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rint.2022.3355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rein.124.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648878v1</w:t>
+                <w:t xml:space="preserve">halshs-04735655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Brexit Nationalism: Challenging the British Political Tradition?</w:t>
               </w:r>
@@ -1042,1408 +1042,1408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04735691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture : Le Brexit va réussir, Marc Roche, Paris, Albin Michel, 2018</w:t>
+                <w:t xml:space="preserve">La politique travailliste du Brexit : une stratégie pour faire avancer le corbynisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.183-185</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 2019 (114), pp.59-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rint.2019.1856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550676v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">La politique travailliste du Brexit : une stratégie pour faire avancer le corbynisme ?</w:t>
+                <w:t xml:space="preserve">halshs-04735720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Une brève histoire du Brexit, Kevin O’Rourke, éd. Odile Jacob, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019 (114), pp.59-73. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, pp.186-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rint.2019.1856⟩</w:t>
+                <w:t xml:space="preserve">hal-02550780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit : towards a neoliberal real utopia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'économie britannique et le Brexit, 2019 (24), pp.45 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.3196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture : Une brève histoire du Brexit, Kevin O’Rourke, éd. Odile Jacob, 2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04735701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Le Brexit va réussir, Marc Roche, Paris, Albin Michel, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.186-187</w:t>
+              <w:t xml:space="preserve">, 2019, pp.183-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Brexit : towards a neoliberal real utopia ?</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Prendre le large : le UKIP et le choix du Brexit, Karine Tournier-Sol, Paris, Vendémiaire, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.190-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.058.0190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2017 Labour General Election Campaign: Ushering in a ‘New Politics’?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.2029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04735745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hors de l’Europe et ouvert sur le monde : jeter de l’huile sur le feu du nationalisme anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109 (1), pp.147-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04735800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture/Book review : Crime : The Mystery of the Common Sense Concept, Robert Reiner, Cambridge, Polity Press, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Howard journal of crime and justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.382-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hojo.12220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Return of Cabinet Government? Coalition Politics and the Exercise of Political Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrinking the State ? Change and Continuity in Public Service Reform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L'économie britannique et le Brexit, 2019 (24), pp.45 - 66. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osb.3196⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19, pp.49-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture : Prendre le large : le UKIP et le choix du Brexit, Karine Tournier-Sol, Paris, Vendémiaire, 2017</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04735754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture/Book review: Social Protection after the Crisis: Regulation without Enforcement, Steve Tombs, Policy Press, Bristol, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique européenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/poeu.058.0190⟩</w:t>
+              <w:t xml:space="preserve">Criminology and Criminal Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.228-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1748895816668098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The 2017 Labour General Election Campaign: Ushering in a ‘New Politics’?</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Les socialistes français face à la Troisième voie britannique, Thibaut Rioufreyt, Grenoble, Presses universitaires de Grenoble, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.181-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brexit and the Illusion of Democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialism and Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (3), pp.52-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08854300.2017.1368888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04735770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...451 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture/Book review : Leadership and Uncertainty Management in Politics. Leaders, Followers and Constraints in Western Democracies, Agnès Alexandre-Collier, François Vergniolle De Chantal, Basingstoke, Palgrave Macmillan, 2015.</w:t>
+                <w:t xml:space="preserve">Note de lecture/Book review : Clear Blue Water ? The Conservative Party and the Welfare State since 1940, Robert M. Pages, Bristol, Policy Press, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551196v1</w:t>
+                <w:t xml:space="preserve">hal-02551165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture/Book review : Clear Blue Water ? The Conservative Party and the Welfare State since 1940, Robert M. Pages, Bristol, Policy Press, 2015</w:t>
+                <w:t xml:space="preserve">Reimagining Citizenship: Justice, responsibility and non-penal real utopias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gordon Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice, Power and Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04735832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft power and corporate imperialism: maintaining British influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Race and Class</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (4), pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0306396815624865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04735857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reawakening Our Radical Imaginations: Thinking realistically about utopias, dystopias and the non-penal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gordon Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice, Power and Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, September 2016, pp.11-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04735842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture/Book review : Leadership and Uncertainty Management in Politics. Leaders, Followers and Constraints in Western Democracies, Agnès Alexandre-Collier, François Vergniolle De Chantal, Basingstoke, Palgrave Macmillan, 2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...180 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">halshs-04735842v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture/Book review : A History of the British Labour Party, Andrew Thorpe, Basingstoke, Palgrave Macmillan, 2015 [4e éd.]</w:t>
               </w:r>
@@ -3471,51 +3471,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envisioning Abolition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gordon Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
@@ -5293,182 +5293,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04735395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Understand a Little More, Condemn a Little Less: The beginning of a new era for youth justice in the UK?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pickard, Sarah; Nativel, Corinne; Portier-Le Cocq, Fabienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les politiques de la jeunesse au Royaume-Uni et en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psn.6917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04735381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neoliberal Crime Policy : Who Profits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georgoulas, Stratos (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Politics of Criminology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lit Verlag, pp.63-76, 2012, 978-3643901866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552407v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04735381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5480,385 +5480,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The British Conservative Party’s Drift to the Right: Taking on the ‘deep state’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'études sur les théories du complot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3, Mar 2023, Lyon, France. pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘Defund the Police’ UK: Mobilising against institutional racism in a hostile environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Black Lives Matter: Political and artistic mobilization against systemic racism in the US and the UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire EMMA, Université Paul Valéry Montpellier 3, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The British Conservative Party’s Drift to the Right: Taking on the ‘deep state’</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reimagining the State under Corbyn: Constructing a new ideological paradigm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d'études sur les théories du complot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 3, Mar 2023, Lyon, France. pp.en ligne</w:t>
+              <w:t xml:space="preserve">séminaire Constructions des idéologies IDEA (Interdisciplinarité Dans les Etudes Anglophones)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEA (Interdisciplinarité Dans les Etudes Anglophones), Université de Lorraine, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filling the Voids – The Janus Face of Populism in Marginal Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territories and Identities: A critical perspective on belonging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Social and Political Sciences, Scuola Normale Superiore (SNS). Palazzo Strozzi, Piazza Strozzi – 50123, Florence, Italy, Nov 2023, Florence (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responding to Identity Politics: Thinking beyond the cultural divide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identity Divide(s) in Post-Brexit Britain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Toulon, France. pp.31-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906020v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04905451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Countering Authoritarian Populism through Democratic Praxis »</w:t>
               </w:r>
@@ -6491,369 +6491,369 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Services in the UK: the Ongoing Challenges of Delivery and Public Accountability</w:t>
+                <w:t xml:space="preserve">Introduction: Public Services in the UK: the Ongoing Challenges of Delivery and Public Accountability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fourton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Sowels</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XXVI-2 | 2021 (2), 2021, Revue française de civilisation britannique, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+              <w:t xml:space="preserve">, XXVI (2), 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfcb.7801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905407v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Emma Bell</w:t>
+                <w:t xml:space="preserve">hal-03933261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public Services in the UK: the Ongoing Challenges of Delivery and Public Accountability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fourton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémence Fourton</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Sowels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Sowels</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XXVI (2), 2021, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, XXVI-2, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.7801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public Services in the UK: the Ongoing Challenges of Delivery and Public Accountability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fourton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Sowels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933261v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Steve Tombs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...44 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Corcoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XXVI-2, 2021, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, XXVI-2 | 2021 (2), 2021, Revue française de civilisation britannique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.7801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfcb.7801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03196221v1</w:t>
+                <w:t xml:space="preserve">hal-04905407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROYAUME-UNI : DECOMPOSITION ET RECOMPOSITION, Recherches Internationales, n°109</w:t>
               </w:r>
@@ -7221,337 +7221,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le Brexit peut-il raviver les tensions en Irlande du nord ? », entretien pour Courrier International</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pourquoi l’Irlande du nord s’embrase-t-elle à nouveau ? », entretien pour Radio Télévision Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Première ministre d'Irlande du Nord Arlene Foster annonce sa démission&amp;quot;, Entretien pour Radio France Internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Irlande du Nord : ‘Certains n’attendent qu’une étincelle pour rallumer le conflit’ », entretien pour Ouest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Participation à l’émission Affaires Etrangères avec Christine Ockrent, « Irlande du nord : la poudrière du Brexit », France Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940080v1</w:t>
-              </w:r>
-[...246 lines deleted...]
-                <w:t xml:space="preserve">hal-04940086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7627,51 +7627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C52DC74D"/>
+    <w:nsid w:val="1BC91BD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7858,51 +7858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-bell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6382-1162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14077629X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yoh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.1484" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723416v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/TJKJ3565" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.11124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.6024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.124.0059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08854300.2021.2044239" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjc/azac030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2022.3355" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2020.1750351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735720v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2019.1856" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.3196" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.058.0190" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.2029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08854300.2017.1368888" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hojo.12220" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01662078v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1899" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748895816668098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gordon Scott" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306396815624865" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735842v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01662056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735900v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1632" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362480614534880" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1462474513488863" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1286" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.7915" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496707v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.668" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-234BJLT9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01331701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.452" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QL0R0B9P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.550" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/envisioning-abolition" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Barbera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.bristoluniversitypress.co.uk/commons-citizenship-and-power" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15899287" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137505774#reviews" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137505781" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr/book/9780230251977" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230299504" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth M&#232;ge-Revil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pulce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/jj.15899287.9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15899287.9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donzelli.it/libro/9788855226165" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53889-7_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Christoph" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26017-0_2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38630" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551962v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315194493" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04735299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735310v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137399304" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137399311_19" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02552083v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ophrys.fr/fr/catalogue-detail/2119/le-royaume-uni-au-xxie-siecle-mutations-d-un-modele.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057/9781137028211_4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137028211_4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139344258.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02552303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137028204" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137028211" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02552407v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735381v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.6917" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907465v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907460v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905451v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906032v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907492v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907498v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907459v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02552494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fourton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sowels" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tombs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Corcoran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.7801" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933261v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03196221v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simonet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Scott" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907477v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940045v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940072v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940065v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940076v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940086v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-bell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6382-1162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14077629X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yoh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.1484" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723416v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/TJKJ3565" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.11124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.6024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjc/azac030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648878v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2022.3355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08854300.2021.2044239" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.124.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2020.1750351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2019.1856" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.3196" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.058.0190" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.2029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hojo.12220" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01662078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1899" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748895816668098" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735770v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08854300.2017.1368888" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gordon Scott" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306396815624865" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01662056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735900v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1632" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362480614534880" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1462474513488863" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1286" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.7915" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496707v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.668" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-234BJLT9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01331701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.452" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QL0R0B9P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.550" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/envisioning-abolition" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Barbera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.bristoluniversitypress.co.uk/commons-citizenship-and-power" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15899287" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137505774#reviews" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137505781" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr/book/9780230251977" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230299504" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth M&#232;ge-Revil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pulce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/jj.15899287.9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15899287.9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donzelli.it/libro/9788855226165" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53889-7_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Christoph" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26017-0_2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38630" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551962v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315194493" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04735299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735310v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137399304" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137399311_19" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02552083v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ophrys.fr/fr/catalogue-detail/2119/le-royaume-uni-au-xxie-siecle-mutations-d-un-modele.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057/9781137028211_4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137028211_4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139344258.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02552303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137028204" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137028211" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.6917" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02552407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906020v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906032v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907492v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907498v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907459v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02552494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fourton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sowels" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.7801" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03196221v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tombs" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Corcoran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simonet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Scott" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907477v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940045v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940072v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940076v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940065v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>