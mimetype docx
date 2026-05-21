--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -5480,165 +5480,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘Defund the Police’ UK: Mobilising against institutional racism in a hostile environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Black Lives Matter: Political and artistic mobilization against systemic racism in the US and the UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMMA, Université Paul Valéry Montpellier 3, May 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The British Conservative Party’s Drift to the Right: Taking on the ‘deep state’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'études sur les théories du complot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 3, Mar 2023, Lyon, France. pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907465v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04905423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reimagining the State under Corbyn: Constructing a new ideological paradigm?</w:t>
               </w:r>
@@ -5838,165 +5838,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Against Penal Populism: Democratising the penal sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Challenges for the Criminal Justice System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Miguel Hernández University of Elche, Dec 2022, Elche, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Countering Authoritarian Populism through Democratic Praxis »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th annual conference of the European Group for the Study of Deviance and Social Control: Dynamics of harm and social control in the transformation of capitalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Group for the Study of Deviance and Social Control, Sep 2022, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906032v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04907470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seizing the Populist Moment : Towards a new penal politics</w:t>
               </w:r>
@@ -7627,51 +7627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BC91BD7"/>
+    <w:nsid w:val="A19FFD1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7858,51 +7858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-bell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6382-1162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14077629X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yoh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.1484" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723416v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/TJKJ3565" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.11124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.6024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjc/azac030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648878v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2022.3355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08854300.2021.2044239" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.124.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2020.1750351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2019.1856" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.3196" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.058.0190" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.2029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hojo.12220" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01662078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1899" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748895816668098" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735770v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08854300.2017.1368888" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gordon Scott" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306396815624865" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01662056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735900v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1632" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362480614534880" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1462474513488863" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1286" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.7915" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496707v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.668" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-234BJLT9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01331701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.452" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QL0R0B9P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.550" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/envisioning-abolition" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Barbera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.bristoluniversitypress.co.uk/commons-citizenship-and-power" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15899287" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137505774#reviews" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137505781" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr/book/9780230251977" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230299504" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth M&#232;ge-Revil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pulce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/jj.15899287.9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15899287.9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donzelli.it/libro/9788855226165" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53889-7_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Christoph" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26017-0_2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38630" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551962v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315194493" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04735299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735310v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137399304" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137399311_19" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02552083v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ophrys.fr/fr/catalogue-detail/2119/le-royaume-uni-au-xxie-siecle-mutations-d-un-modele.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057/9781137028211_4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137028211_4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139344258.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02552303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137028204" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137028211" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.6917" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02552407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906020v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906032v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907492v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907498v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907459v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02552494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fourton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sowels" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.7801" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03196221v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tombs" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Corcoran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simonet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Scott" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907477v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940045v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940072v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940076v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940065v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-bell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6382-1162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14077629X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yoh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.1484" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723416v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/TJKJ3565" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.11124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.6024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjc/azac030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648878v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2022.3355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08854300.2021.2044239" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.124.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2020.1750351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2019.1856" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.3196" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.058.0190" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.2029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hojo.12220" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01662078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1899" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748895816668098" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735770v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08854300.2017.1368888" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gordon Scott" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306396815624865" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01662056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735900v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1632" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362480614534880" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1462474513488863" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1286" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.7915" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496707v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.668" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-234BJLT9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01331701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.452" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QL0R0B9P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.550" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/envisioning-abolition" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Barbera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.bristoluniversitypress.co.uk/commons-citizenship-and-power" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15899287" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137505774#reviews" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137505781" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02550338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr/book/9780230251977" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230299504" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth M&#232;ge-Revil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pulce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/jj.15899287.9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15899287.9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donzelli.it/libro/9788855226165" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53889-7_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Christoph" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26017-0_2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38630" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02551962v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315194493" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04735299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735310v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137399304" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137399311_19" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02552083v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ophrys.fr/fr/catalogue-detail/2119/le-royaume-uni-au-xxie-siecle-mutations-d-un-modele.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057/9781137028211_4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137028211_4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139344258.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02552303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137028204" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137028211" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.6917" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02552407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907465v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906020v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907470v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907492v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907498v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907459v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02552494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fourton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sowels" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.7801" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03196221v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tombs" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Corcoran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simonet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Scott" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907477v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940045v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940072v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940076v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940065v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>