--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -472,304 +472,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of additives effect on olive pomaces pyrolysis: Oyster shells and olive mill waste water</w:t>
+                <w:t xml:space="preserve">Heating rate and ZSM-5 catalyst effects on date palm (Phœnix dactylifera L.) stones pyrolysis: Thermogravimetric analysis, production and characterization of syngases and bio-oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansoura Salhi</w:t>
+                <w:t xml:space="preserve">Ilham Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 175, pp.106815. </w:t>
+              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110, pp.101295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2023.106815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joei.2023.101295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163779v1</w:t>
+                <w:t xml:space="preserve">hal-04163827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating rate and ZSM-5 catalyst effects on date palm (Phœnix dactylifera L.) stones pyrolysis: Thermogravimetric analysis, production and characterization of syngases and bio-oils</w:t>
+                <w:t xml:space="preserve">Experimental investigation of additives effect on olive pomaces pyrolysis: Oyster shells and olive mill waste water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Soltani</w:t>
+                <w:t xml:space="preserve">Mansoura Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 110, pp.101295. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175, pp.106815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joei.2023.101295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2023.106815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163827v1</w:t>
+                <w:t xml:space="preserve">hal-04163779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of nitrogen flow rate effect on olives pomaces wastes pyrolysis using thermogravimetric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoura Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,477 +1178,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigations on Oscillatory Couette Taylor Flow Wall Shear Stress Behavior using Electrochemical Technique: Low Modulation Effect</w:t>
+                <w:t xml:space="preserve">Turbulent Flows Structures Crossing Conical Diffusers: Angle Effect Analysis using PIV Technique and POD for Post-Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack M Legrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couzinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.147-154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.26163⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 9 (Special Issue 1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36884/JAFM.9.SI1.25827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545268v1</w:t>
+                <w:t xml:space="preserve">hal-01349723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Decomposition Thermodynamic Approach for the Study of Solar Absorption Refrigerator Performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ammar Ben Brahim</w:t>
+                <w:t xml:space="preserve">Experimental Investigations on Oscillatory Couette Taylor Flow Wall Shear Stress Behavior using Electrochemical Technique: Low Modulation Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Feidt</w:t>
+                <w:t xml:space="preserve">Jack M Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (3), 9p. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.147-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e18030082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.26163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347760v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Flows Structures Crossing Conical Diffusers: Angle Effect Analysis using PIV Technique and POD for Post-Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Berrich</w:t>
+                <w:t xml:space="preserve">Hierarchical Decomposition Thermodynamic Approach for the Study of Solar Absorption Refrigerator Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Couzinet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (Special Issue 1), pp.19-29. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), 9p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36884/JAFM.9.SI1.25827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e18030082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349723v1</w:t>
+                <w:t xml:space="preserve">hal-01347760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Analysis of the Irreversibilities in Solar Absorption Refrigerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (4), pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1915,77 +1915,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On solar absorption refrigerator's performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering and Environment Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.20-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2365,520 +2365,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigations of the Surface Groove Effect in Taylor-Couette-Poiseuille Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Gaied</w:t>
+                <w:t xml:space="preserve">Heating Rate Effect on Tetrapak Paper Pyrolysis: Thermogravimetric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Bekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezzedine Srasra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2020 Fluids Engineering Division Summer Meeting collocated with the ASME 2020 Heat Transfer Summer Conference and the ASME 2020 18th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Exergy, Energy and Environment Symposium (IEEES-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Doha (en ligne), Qatar</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691451v1</w:t>
+                <w:t xml:space="preserve">hal-04161239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating Rate Effect on Tetrapak Paper Pyrolysis: Thermogravimetric Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afef Bouazizi</w:t>
+                <w:t xml:space="preserve">Experimental Investigations of the Surface Groove Effect in Taylor-Couette-Poiseuille Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Exergy, Energy and Environment Symposium (IEEES-12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2020 Fluids Engineering Division Summer Meeting collocated with the ASME 2020 Heat Transfer Summer Conference and the ASME 2020 18th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Virtual Event, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2020-20326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161239v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Study of Waste Tires by Thermogravimetric Analysis (TGA): Kissinger–Akahira–Sunose (KAS) Method</w:t>
+                <w:t xml:space="preserve">Pyrolysers configurations effects on scrap waste tires pyrolysis products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chahbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Exergy, Energy, and Environment Symposium (IEEES-11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 10th International Renewable Energy Congress (IREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Sousse, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IREC.2019.8754571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519791v1</w:t>
+                <w:t xml:space="preserve">hal-02407544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysers configurations effects on scrap waste tires pyrolysis products</w:t>
+                <w:t xml:space="preserve">Kinetic Study of Waste Tires by Thermogravimetric Analysis (TGA): Kissinger–Akahira–Sunose (KAS) Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chahbani</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahbani Mohamed Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 10th International Renewable Energy Congress (IREC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Exergy, Energy, and Environment Symposium (IEEES-11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Channai, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IREC.2019.8754571⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02407544v1</w:t>
+                <w:t xml:space="preserve">hal-03519791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heating rates effects on Olives Pomaces pyrolysis gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoura Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4088,51 +4088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couzinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Exergy, Energy and Environment Symposium (IEEES7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Valenciennes, France</w:t>
@@ -4562,51 +4562,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of performance and exhaust emissions of pyrolytic olive pomaces biofuels blends without and with additives fueled internal combustion engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoura Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4704,51 +4704,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Performance and Exhaust Emissions of Pyrolytic Olive Pomaces biofuels blends without and with additives fuelled Internal Combustion Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoura Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4816,51 +4816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and catalytic pyrolysis of date palm stones: Production, characterization of pyrolytic oil and study of performance and emission characteristics in CI engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5182,51 +5182,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial Distribution of Mass Transfer and Wall Shear Instantaneous Rates in Couette-Taylor Flow</w:t>
+                <w:t xml:space="preserve">Experimental Investigations on Oscillatory Couette-Taylor Flow Wall Shear Stress Behaviour Using Electrochemical Technique: High Modulation Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
@@ -5239,102 +5239,102 @@
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Energy and Technology book series, in Exergy for A Better Environment and Improved Sustainability 1: Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.583-599, 2018, </w:t>
+              <w:t xml:space="preserve">, pp.527-542, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547338v1</w:t>
+                <w:t xml:space="preserve">hal-02547286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigations on Oscillatory Couette-Taylor Flow Wall Shear Stress Behaviour Using Electrochemical Technique: High Modulation Effect</w:t>
+                <w:t xml:space="preserve">Radial Distribution of Mass Transfer and Wall Shear Instantaneous Rates in Couette-Taylor Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
@@ -5347,78 +5347,78 @@
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Energy and Technology book series, in Exergy for A Better Environment and Improved Sustainability 1: Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.527-542, 2018, </w:t>
+              <w:t xml:space="preserve">, pp.583-599, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547286v1</w:t>
+                <w:t xml:space="preserve">hal-02547338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Study of Plastic Wastes with and Without Catalysts</w:t>
               </w:r>
@@ -5900,51 +5900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DB7BF90"/>
+    <w:nsid w:val="CB149D1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6131,51 +6131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-berrich-betouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4688-4692" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160105919" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tabal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Belyazid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Dahman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.253" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bourafa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belhachemi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Jellali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04225-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163779v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoura Salhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Romdhane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106815" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Soltani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2023.101295" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGW.2022.123277" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hiba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahbani Mohamed Hachemi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202030701045" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Rejeb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachemi Chahbani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijgw.2020.106593" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Tamosiunas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berrich Betouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Azzaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.079" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.26163" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347760v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fellah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ben Brahim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18030082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01349723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pierrat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couzinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/JAFM.9.SI1.25827" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03520746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.07.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C93BHM94-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03521107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007888" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaied" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04154012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2022-87569" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65631" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03691451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20326" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bouazizi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bekri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Srasra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahbani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2019.8754571" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Souissi-Najar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519623v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4625" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachimi Chahbani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhahak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Touati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69086" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Monfared" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436515v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich-Betouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7918" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567739v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14086" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567734v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gros" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03441017v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Alkhatib" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Crespo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16308" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Balti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmia Chouchene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Thayer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00031-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166860v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00013-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0_38" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_38" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547286v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_35" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407274v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_25" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Touati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_33" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16709-1_65" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04560330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-berrich-betouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4688-4692" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160105919" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tabal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Belyazid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Dahman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.253" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bourafa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belhachemi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Jellali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04225-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Soltani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Romdhane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2023.101295" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoura Salhi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106815" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGW.2022.123277" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hiba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahbani Mohamed Hachemi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202030701045" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Rejeb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachemi Chahbani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijgw.2020.106593" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Tamosiunas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berrich Betouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Azzaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.079" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01349723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pierrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couzinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/JAFM.9.SI1.25827" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.26163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fellah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ben Brahim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18030082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03520746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.07.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C93BHM94-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03521107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007888" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaied" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04154012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2022-87569" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65631" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bouazizi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bekri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Srasra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03691451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20326" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahbani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2019.8754571" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Souissi-Najar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519623v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4625" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachimi Chahbani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhahak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Touati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69086" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Monfared" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436515v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich-Betouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7918" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567739v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14086" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567734v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gros" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03441017v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Alkhatib" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Crespo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16308" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Balti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmia Chouchene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Thayer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00031-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166860v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00013-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0_38" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_35" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_38" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407274v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_25" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Touati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_33" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16709-1_65" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04560330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>