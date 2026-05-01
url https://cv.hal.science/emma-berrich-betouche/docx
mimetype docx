--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -208,594 +208,594 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate pyrolysis of Ficus nitida wood in a fixed-bed reactor: effect of pyrolysis parameters on bio-oil and bio-char yields and properties</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of hydrochars and CO2-activated hydrochars from date and olive stones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Tabal</w:t>
+                <w:t xml:space="preserve">Ahmed Bourafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumayma Belyazid</w:t>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Dahman</w:t>
+                <w:t xml:space="preserve">Meriem Belhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Berrich</w:t>
+                <w:t xml:space="preserve">Salah Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (S1), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (17), pp.20385-20396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13399-023-04225-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611614v1</w:t>
+                <w:t xml:space="preserve">hal-04754645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of hydrochars and CO2-activated hydrochars from date and olive stones</w:t>
+                <w:t xml:space="preserve">Heating rate and ZSM-5 catalyst effects on date palm (Phœnix dactylifera L.) stones pyrolysis: Thermogravimetric analysis, production and characterization of syngases and bio-oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Bourafa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ilham Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Belhachemi</w:t>
+                <w:t xml:space="preserve">Mehrez Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Jellali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (17), pp.20385-20396. </w:t>
+              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110, pp.101295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13399-023-04225-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joei.2023.101295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754645v1</w:t>
+                <w:t xml:space="preserve">hal-04163827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating rate and ZSM-5 catalyst effects on date palm (Phœnix dactylifera L.) stones pyrolysis: Thermogravimetric analysis, production and characterization of syngases and bio-oils</w:t>
+                <w:t xml:space="preserve">Experimental investigation of additives effect on olive pomaces pyrolysis: Oyster shells and olive mill waste water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Soltani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mansoura Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joei.2023.101295⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175, pp.106815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2023.106815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163827v1</w:t>
+                <w:t xml:space="preserve">hal-04163779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of additives effect on olive pomaces pyrolysis: Oyster shells and olive mill waste water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermediate pyrolysis of Ficus nitida wood in a fixed-bed reactor: effect of pyrolysis parameters on bio-oil and bio-char yields and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Tabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Belyazid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansoura Salhi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hicham Dahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 175, pp.106815. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S1), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2023.106815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163779v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of nitrogen flow rate effect on olives pomaces wastes pyrolysis using thermogravimetric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoura Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Global Warming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (2), pp.143-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -823,832 +823,832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic valorization of used tires by pyrolysis: effect of catalysts on biofuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olive mill wastewater: From a pollutant to green fuels, agricultural water source and bio-fertilizer. Biofuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejeb Hiba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emna Berrich</w:t>
+                <w:t xml:space="preserve">Mary-Lorène Goddard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chahbani Mohamed Hachemi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrius Tamosiunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amine Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202030701045⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, pp.716-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.12.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634761v1</w:t>
+                <w:t xml:space="preserve">hal-02634727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic valourisation of waste tyres by pyrolysis: catalyst effect on tyres derived oil and gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hachemi Chahbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Global Warming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (3), pp.187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/ijgw.2020.106593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive mill wastewater: From a pollutant to green fuels, agricultural water source and bio-fertilizer. Biofuel production</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energetic valorization of used tires by pyrolysis: effect of catalysts on biofuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
+                <w:t xml:space="preserve">Rejeb Hiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Amine Azzaz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chahbani Mohamed Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 149, pp.716-724. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 307, pp.01045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.12.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202030701045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634727v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Flows Structures Crossing Conical Diffusers: Angle Effect Analysis using PIV Technique and POD for Post-Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigations on Oscillatory Couette Taylor Flow Wall Shear Stress Behavior using Electrochemical Technique: Low Modulation Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Pierrat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jack M Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (Special Issue 1), pp.19-29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36884/JAFM.9.SI1.25827⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.26163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349723v1</w:t>
+                <w:t xml:space="preserve">hal-02545268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigations on Oscillatory Couette Taylor Flow Wall Shear Stress Behavior using Electrochemical Technique: Low Modulation Effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Decomposition Thermodynamic Approach for the Study of Solar Absorption Refrigerator Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Ben Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack M Legrand</w:t>
+                <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.147-154. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), 9p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.26163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e18030082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545268v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Decomposition Thermodynamic Approach for the Study of Solar Absorption Refrigerator Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
+                <w:t xml:space="preserve">Turbulent Flows Structures Crossing Conical Diffusers: Angle Effect Analysis using PIV Technique and POD for Post-Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Fellah</w:t>
+                <w:t xml:space="preserve">D Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Ben Brahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
+                <w:t xml:space="preserve">L Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Feidt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Couzinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (3), 9p. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (Special Issue 1), pp.19-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e18030082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36884/JAFM.9.SI1.25827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347760v1</w:t>
+                <w:t xml:space="preserve">hal-01349723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Analysis of the Irreversibilities in Solar Absorption Refrigerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (4), pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1682,64 +1682,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation and critical analysis of inverse method in mass transfer using electrochemical sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1798,64 +1798,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of inverse method applied on sandwich probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1902,90 +1902,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On solar absorption refrigerator's performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering and Environment Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.20-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2055,64 +2055,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of flow instabilities in a turbulent Taylor-Couette flow with a wavy inner cylinder surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME-JSME-KSME Joint Fluids Engineering Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2150,64 +2150,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Couette-Taylor-Poiseuille Flow With a Wavy Internal Cylinder Surface at Low Taylor and Axial Reynolds Numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2022 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Toronto, Canada. 10 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2254,90 +2254,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigations on the Effect of a Wavy Surface on Hydrodynamic Instabilities in a Taylor-Couette System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2021 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtual Event, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2365,533 +2365,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating Rate Effect on Tetrapak Paper Pyrolysis: Thermogravimetric Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigations of the Surface Groove Effect in Taylor-Couette-Poiseuille Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Exergy, Energy and Environment Symposium (IEEES-12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2020 Fluids Engineering Division Summer Meeting collocated with the ASME 2020 Heat Transfer Summer Conference and the ASME 2020 18th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Virtual Event, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2020-20326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161239v1</w:t>
+                <w:t xml:space="preserve">hal-03691451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigations of the Surface Groove Effect in Taylor-Couette-Poiseuille Flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Heating Rate Effect on Tetrapak Paper Pyrolysis: Thermogravimetric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Bekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezzedine Srasra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2020 Fluids Engineering Division Summer Meeting collocated with the ASME 2020 Heat Transfer Summer Conference and the ASME 2020 18th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Exergy, Energy and Environment Symposium (IEEES-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Doha (en ligne), Qatar</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691451v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysers configurations effects on scrap waste tires pyrolysis products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Kinetic Study of Waste Tires by Thermogravimetric Analysis (TGA): Kissinger–Akahira–Sunose (KAS) Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chahbani</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahbani Mohamed Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 10th International Renewable Energy Congress (IREC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Exergy, Energy, and Environment Symposium (IEEES-11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Channai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407544v1</w:t>
+                <w:t xml:space="preserve">hal-03519791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Study of Waste Tires by Thermogravimetric Analysis (TGA): Kissinger–Akahira–Sunose (KAS) Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Pyrolysers configurations effects on scrap waste tires pyrolysis products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chahbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Exergy, Energy, and Environment Symposium (IEEES-11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 10th International Renewable Energy Congress (IREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Sousse, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IREC.2019.8754571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519791v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heating rates effects on Olives Pomaces pyrolysis gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoura Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Souissi-Najar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2981,51 +2981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME-JSME-KSME 2019 8th Joint Fluids Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, San Francisco, United States. </w:t>
@@ -3076,77 +3076,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the wall surfaces 'roughness influence on the hydrodynamics' instabilities in a Couette-Taylor flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmeCongrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3171,64 +3171,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic valorization of used tires by pyrolysis: effect of catalysts on biofuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hachimi Chahbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3266,90 +3266,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel Production From Plastic Wastes Pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Dhahak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Waikoloa, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3409,51 +3409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Monfared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebrahim Shirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3517,90 +3517,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel production from thermoplastic wastes pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Dhahak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Waikoloa, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3625,64 +3625,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat rate and flow rate on thermo-gravimetric analysis of used tires wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hachimi Chahbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3759,51 +3759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich-Betouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3828,64 +3828,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigations of Couette-Taylor-Poiseuille Flows Using the Electro-Diffusional Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3932,64 +3932,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIV investigation of Couette-Taylor flows with axial flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4036,103 +4036,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Flows Structures Crossing Conical Diffusers: Angle Effect Analysis Using PIV Technique and POD for Post-Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couzinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Exergy, Energy and Environment Symposium (IEEES7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Valenciennes, France</w:t>
@@ -4155,239 +4155,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement de dégradation de déchets pour la production de biocarburant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental Study on Oscillatory Couette-Taylor Flows Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième édition du COlloque FRancophone en Energie, Environnement, Economie et Thermodynamique - COFRET'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2013 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Incline Village, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2013-16308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441017v1</w:t>
+                <w:t xml:space="preserve">hal-01206891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on Oscillatory Couette-Taylor Flows Behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Etude du comportement de dégradation de déchets pour la production de biocarburant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Alkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 Fluids Engineering Division Summer Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Septième édition du COlloque FRancophone en Energie, Environnement, Economie et Thermodynamique - COFRET'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206891v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4405,77 +4405,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation énergétique et agronomique de coques d’amandes brutes et imprégnées par des margines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Balti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajmia Chouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4562,90 +4562,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of performance and exhaust emissions of pyrolytic olive pomaces biofuels blends without and with additives fueled internal combustion engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoura Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, pp.785-800, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-19017-9.00031-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4704,90 +4704,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Performance and Exhaust Emissions of Pyrolytic Olive Pomaces biofuels blends without and with additives fuelled Internal Combustion Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoura Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fethi Aloui; Edwin Geo Varuvel; Ankit Sonthalia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Thermal Management Systems: e-mobility and other application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 978-0-443-19017-9</w:t>
@@ -4816,90 +4816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and catalytic pyrolysis of date palm stones: Production, characterization of pyrolytic oil and study of performance and emission characteristics in CI engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fethi Aloui; Edwin Geo Varuvel; Ankit Sonthalia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Thermal Management Systems: e-mobility and other applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.769-784, 2023, 9780443190179. </w:t>
@@ -4937,90 +4937,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Study of Waste Tires Pyrolysis by Thermogravimetric Analysis Kissinger–Akahira–Sunose (KAS) Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hachemi Chahbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prof. Dr. V. Edwin Geo; Prof. Dr. Fethi Aloui (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Exergy for Sustainable and Clean Environment, Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature, pp.589-599, 2022, Green Energy and Technology, 978-981-16-8277-3. </w:t>
@@ -5058,90 +5058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Study of Waste Tires by Thermogravimetric Analysis (TGA): Kissinger–Akahira–Sunose (KAS) Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahbani Mohamed Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions (2nd Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5188,64 +5188,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigations on Oscillatory Couette-Taylor Flow Wall Shear Stress Behaviour Using Electrochemical Technique: High Modulation Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5296,64 +5296,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial Distribution of Mass Transfer and Wall Shear Instantaneous Rates in Couette-Taylor Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5404,64 +5404,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Study of Plastic Wastes with and Without Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.357-371, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5495,90 +5495,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Polypropylene Pyrolysis for Fuel Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Dhahak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aziz Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.461-470, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5612,64 +5612,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect on Wall Shear Rates of Taylor Vortex Instabilities Induced by Progressive Variation of the Inner Cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5748,51 +5748,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification des transferts thermiques et massiques dans les procédés de production, de conversion et de gestion de l’énergie en valorisant les déchets en combustibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université Polytechnique Hauts-de-France, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5900,51 +5900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB149D1E"/>
+    <w:nsid w:val="E72A2322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6131,51 +6131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-berrich-betouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4688-4692" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160105919" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tabal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Belyazid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Dahman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.253" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bourafa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belhachemi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Jellali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04225-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Soltani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Romdhane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2023.101295" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoura Salhi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106815" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGW.2022.123277" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hiba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahbani Mohamed Hachemi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202030701045" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Rejeb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachemi Chahbani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijgw.2020.106593" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Tamosiunas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berrich Betouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Azzaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.079" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01349723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pierrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couzinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/JAFM.9.SI1.25827" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.26163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fellah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ben Brahim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18030082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03520746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.07.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C93BHM94-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03521107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007888" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaied" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04154012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2022-87569" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65631" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bouazizi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bekri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Srasra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03691451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20326" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahbani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2019.8754571" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Souissi-Najar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519623v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4625" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachimi Chahbani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhahak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Touati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69086" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Monfared" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436515v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich-Betouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7918" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567739v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14086" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567734v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gros" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03441017v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Alkhatib" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Crespo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16308" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Balti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmia Chouchene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Thayer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00031-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166860v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00013-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0_38" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_35" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_38" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407274v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_25" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Touati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_33" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16709-1_65" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04560330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-berrich-betouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4688-4692" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160105919" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bourafa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belhachemi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Jellali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04225-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Soltani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Romdhane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2023.101295" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163779v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoura Salhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106815" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tabal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Belyazid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Dahman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.253" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGW.2022.123277" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Tamosiunas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berrich Betouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Azzaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Rejeb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachemi Chahbani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijgw.2020.106593" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hiba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahbani Mohamed Hachemi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202030701045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.26163" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347760v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fellah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ben Brahim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18030082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01349723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pierrat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couzinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/JAFM.9.SI1.25827" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03520746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.07.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C93BHM94-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03521107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007888" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaied" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04154012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2022-87569" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65631" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03691451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20326" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bouazizi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bekri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Srasra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahbani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2019.8754571" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Souissi-Najar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519623v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4625" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachimi Chahbani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhahak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Touati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69086" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Monfared" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436515v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich-Betouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7918" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567739v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14086" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567734v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gros" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16308" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03441017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Alkhatib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Crespo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Balti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmia Chouchene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Thayer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00031-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166860v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00013-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0_38" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_35" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_38" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407274v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_25" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Touati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_33" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16709-1_65" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04560330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>