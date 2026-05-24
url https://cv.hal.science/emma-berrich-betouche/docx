--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1,5845 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5793 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EMNA BERRICH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emma-berrich-betouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4688-4692</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160105919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=5CM76g0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Biofuel Production from Olive Pomace and Polyethylene Waste Blend via Pressurized Co-Pyrolysis: Optimization and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Dahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich Kilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa El Harfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Loubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Jeguirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (7), pp.3715-3731. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-024-02860-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05618600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate pyrolysis of Ficus nitida wood in a fixed-bed reactor: effect of pyrolysis parameters on bio-oil and bio-char yields and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Tabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Dahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Jeguirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (S1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of hydrochars and CO2-activated hydrochars from date and olive stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bourafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Jeguirim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (17), pp.20385-20396. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-023-04225-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating rate and ZSM-5 catalyst effects on date palm (Phœnix dactylifera L.) stones pyrolysis: Thermogravimetric analysis, production and characterization of syngases and bio-oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Energy Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110, pp.101295. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joei.2023.101295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of additives effect on olive pomaces pyrolysis: Oyster shells and olive mill waste water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansoura Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175, pp.106815. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2023.106815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of nitrogen flow rate effect on olives pomaces wastes pyrolysis using thermogravimetric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansoura Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Global Warming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.143-154. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJGW.2022.123277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic valorization of used tires by pyrolysis: effect of catalysts on biofuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejeb Hiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahbani Mohamed Hachemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 307, pp.01045. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202030701045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive mill wastewater: From a pollutant to green fuels, agricultural water source and bio-fertilizer. Biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Jeguirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Lorène Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Tamosiunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Berrich Betouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amine Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.716-724. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.12.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic valourisation of waste tyres by pyrolysis: catalyst effect on tyres derived oil and gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hachemi Chahbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Global Warming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.187. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijgw.2020.106593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent Flows Structures Crossing Conical Diffusers: Angle Effect Analysis using PIV Technique and POD for Post-Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Couzinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (Special Issue 1), pp.19-29. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36884/JAFM.9.SI1.25827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations on Oscillatory Couette Taylor Flow Wall Shear Stress Behavior using Electrochemical Technique: Low Modulation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.147-154. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.26163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Decomposition Thermodynamic Approach for the Study of Solar Absorption Refrigerator Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Berrich Betouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Fellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (3), 9p. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e18030082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Analysis of the Irreversibilities in Solar Absorption Refrigerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Berrich Betouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Fellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.107. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e18040107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation and critical analysis of inverse method in mass transfer using electrochemical sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp. 253-263. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of inverse method applied on sandwich probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4007888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On solar absorption refrigerator's performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Fellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering and Environment Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of flow instabilities in a turbulent Taylor-Couette flow with a wavy inner cylinder surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME-JSME-KSME Joint Fluids Engineering Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Couette-Taylor-Poiseuille Flow With a Wavy Internal Cylinder Surface at Low Taylor and Axial Reynolds Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2022 Fluids Engineering Division Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Toronto, Canada. 10 p., </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2022-87569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations on the Effect of a Wavy Surface on Hydrodynamic Instabilities in a Taylor-Couette System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2021 Fluids Engineering Division Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual Event, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2021-65631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating Rate Effect on Tetrapak Paper Pyrolysis: Thermogravimetric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Srasra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Exergy, Energy and Environment Symposium (IEEES-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Doha (en ligne), Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations of the Surface Groove Effect in Taylor-Couette-Poiseuille Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2020 Fluids Engineering Division Summer Meeting collocated with the ASME 2020 Heat Transfer Summer Conference and the ASME 2020 18th International Conference on Nanochannels, Microchannels, and Minichannels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual Event, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2020-20326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysers configurations effects on scrap waste tires pyrolysis products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejeb Hiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chahbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 10th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC.2019.8754571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating rates effects on Olives Pomaces pyrolysis gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansoura Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Souissi-Najar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFMER 2019 : Colloque franco-maghrébin sur les énergies renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study of Waste Tires by Thermogravimetric Analysis (TGA): Kissinger–Akahira–Sunose (KAS) Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejeb Hiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahbani Mohamed Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Exergy, Energy, and Environment Symposium (IEEES-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Channai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Surface Irregularities on Hydrodynamic Instabilities in Couette-Taylor Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME-JSME-KSME 2019 8th Joint Fluids Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/AJKFluids2019-4625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the wall surfaces 'roughness influence on the hydrodynamics' instabilities in a Couette-Taylor flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmeCongrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic valorization of used tires by pyrolysis: effect of catalysts on biofuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejeb Hiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hachimi Chahbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOME 2018 : International Conference on Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Sebastien, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study on the Effects of Surface Roughness on the Behaviors of Hydrodynamic Instabilities of Couette-Taylor Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Monfared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Shirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2017-69252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Production From Plastic Wastes Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Berrich Betouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Dhahak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2017-69086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel production from thermoplastic wastes pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Dhahak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Waikoloa, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat rate and flow rate on thermo-gravimetric analysis of used tires wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hachimi Chahbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Energetic and Environmental Systems (IEES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Djerba, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'influence de la rugosité de surfaces de parois sur les instabilités hydrodynamiques dans un écoulement de Couette-Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich-Betouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations of Couette-Taylor-Poiseuille Flows Using the Electro-Diffusional Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 Fluids Engineering Division Summer Meeting collocated with the ASME 2016 Heat Transfer Summer Conference and the ASME 2016 14th International Conference on Nanochannels, Microchannels, and Minichannels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2016-7918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIV investigation of Couette-Taylor flows with axial flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME-JSMEKSME Joint Fluids Engineering Conference 2015, AJK2015-FED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Séoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/AJKFluids2015-14086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent Flows Structures Crossing Conical Diffusers: Angle Effect Analysis Using PIV Technique and POD for Post-Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Couzinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Exergy, Energy and Environment Symposium (IEEES7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement de dégradation de déchets pour la production de biocarburant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radwan Alkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Tazerout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième édition du COlloque FRancophone en Energie, Environnement, Economie et Thermodynamique - COFRET'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study on Oscillatory Couette-Taylor Flows Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Fluids Engineering Division Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Incline Village, United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2013-16308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation énergétique et agronomique de coques d’amandes brutes et imprégnées par des margines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajmia Chouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Ben Thayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées biomasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of performance and exhaust emissions of pyrolytic olive pomaces biofuels blends without and with additives fueled internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansoura Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, pp.785-800, 2023, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19017-9.00031-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Performance and Exhaust Emissions of Pyrolytic Olive Pomaces biofuels blends without and with additives fuelled Internal Combustion Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansoura Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fethi Aloui; Edwin Geo Varuvel; Ankit Sonthalia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Thermal Management Systems: e-mobility and other application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 978-0-443-19017-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and catalytic pyrolysis of date palm stones: Production, characterization of pyrolytic oil and study of performance and emission characteristics in CI engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fethi Aloui; Edwin Geo Varuvel; Ankit Sonthalia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Thermal Management Systems: e-mobility and other applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.769-784, 2023, 9780443190179. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19017-9.00013-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study of Waste Tires Pyrolysis by Thermogravimetric Analysis Kissinger–Akahira–Sunose (KAS) Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hachemi Chahbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Dr. V. Edwin Geo; Prof. Dr. Fethi Aloui (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Exergy for Sustainable and Clean Environment, Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.589-599, 2022, Green Energy and Technology, 978-981-16-8277-3. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-8278-0_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study of Waste Tires by Thermogravimetric Analysis (TGA): Kissinger–Akahira–Sunose (KAS) Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejeb Hiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahbani Mohamed Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions (2nd Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-321, 2021, Environmental Science and Engineering, 978-3-030-51209-5. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations on Oscillatory Couette-Taylor Flow Wall Shear Stress Behaviour Using Electrochemical Technique: High Modulation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Berrich Betouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Energy and Technology book series, in Exergy for A Better Environment and Improved Sustainability 1: Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.527-542, 2018, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Distribution of Mass Transfer and Wall Shear Instantaneous Rates in Couette-Taylor Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Berrich Betouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Energy and Technology book series, in Exergy for A Better Environment and Improved Sustainability 1: Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.583-599, 2018, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study of Plastic Wastes with and Without Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Berrich Betouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Tazerout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-371, 2018, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-62575-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Polypropylene Pyrolysis for Fuel Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Dhahak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aziz Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.461-470, 2018, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-62575-1_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on Wall Shear Rates of Taylor Vortex Instabilities Induced by Progressive Variation of the Inner Cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Clean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, , pp.891-908, 2015, Analysis and Modeling, 978-3-319-16709-1. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16709-1_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des transferts thermiques et massiques dans les procédés de production, de conversion et de gestion de l’énergie en valorisant les déchets en combustibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Berrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université Polytechnique Hauts-de-France, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04560330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5900,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E72A2322"/>
+    <w:nsid w:val="DB305273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6131,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-berrich-betouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4688-4692" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160105919" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bourafa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belhachemi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Jellali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04225-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Soltani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Romdhane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2023.101295" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163779v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoura Salhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106815" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tabal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Belyazid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Dahman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.253" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGW.2022.123277" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Tamosiunas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berrich Betouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Azzaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Rejeb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachemi Chahbani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijgw.2020.106593" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hiba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahbani Mohamed Hachemi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202030701045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.26163" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347760v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fellah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ben Brahim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18030082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01349723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pierrat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couzinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/JAFM.9.SI1.25827" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03520746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.07.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C93BHM94-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03521107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007888" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaied" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04154012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2022-87569" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65631" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03691451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20326" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bouazizi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bekri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Srasra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahbani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2019.8754571" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Souissi-Najar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519623v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4625" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachimi Chahbani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhahak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Touati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69086" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Monfared" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436515v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich-Betouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7918" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567739v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14086" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567734v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gros" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16308" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03441017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Alkhatib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Crespo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Balti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmia Chouchene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Thayer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00031-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166860v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00013-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0_38" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_35" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_38" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407274v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_25" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Touati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_33" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16709-1_65" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04560330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-berrich-betouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4688-4692" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160105919" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5CM76g0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618600v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Dahman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich Kilani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa El Harfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02860-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611614v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tabal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Belyazid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bourafa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belhachemi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Jellali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04225-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Soltani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Romdhane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2023.101295" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoura Salhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106815" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGW.2022.123277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hiba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahbani Mohamed Hachemi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202030701045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Tamosiunas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berrich Betouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Azzaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Rejeb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachemi Chahbani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijgw.2020.106593" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01349723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pierrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couzinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/JAFM.9.SI1.25827" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.26163" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fellah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ben Brahim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18030082" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03520746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.07.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C93BHM94-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03521107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007888" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaied" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04154012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2022-87569" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536856v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65631" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bouazizi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bekri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Srasra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03691451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20326" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahbani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2019.8754571" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Souissi-Najar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4625" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachimi Chahbani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Monfared" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69252" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhahak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Touati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69086" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436515v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635867v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich-Betouche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439199v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7918" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567739v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14086" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567734v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03441017v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Alkhatib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Crespo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206891v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16308" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635729v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Balti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmia Chouchene" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Thayer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814863v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00031-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166809v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166860v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00013-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0_38" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519746v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547286v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_35" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547338v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_38" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407274v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_25" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634670v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Touati" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_33" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567304v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16709-1_65" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04560330v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>