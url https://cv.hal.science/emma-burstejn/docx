--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -164,999 +164,999 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RESEARCH HANDBOOK ON SUSTAINABILITY AND COMPETITION LAW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3-2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE CONCEPTUAL STRUCTURE OF EU COMPETITION LAW: RESTRICTIVE AGREEMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1-2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RESEARCH HANDBOOK ON EU COMPETITION LAW AND THE ENERGY TRANSITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9-2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogen as a Core Component of U.S. and EU Climate Policies: State Aid, Market Dynamics, and the Transatlantic Policy Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzanna Buszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Kannenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Georgetown Journal of International Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://www.law.georgetown.edu/international-law-journal/sample-page/gjil-collaborations/hydrogen-as-a-core-component-of-u-s-and-eu-climate-policies-state-aid-market-dynamics-and-the-transatlantic-policy-divergence/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir du Président des États-Unis de déployer les forces armées sur le territoire national. À propos du mémorandum signé par Donald Trump le 7 juin dernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Langlois Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions constitutionnelles. Revue de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La suspension de l’application du plan de l’agence pour la protection de l’environnement (EPA) limitant la pollution industrielle (Ohio v. EPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions constitutionnelles. Revue de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Chronique de droit constitutionnel états-unien (2023-2024), https://questions-constitutionnelles.fr/chronique-de-droit-constitutionnel-etats-unien-2023-2024/#Imp%C3%B4ts-sur-les-b%C3%A9n%C3%A9fices</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunité ou impunité, quand la Cour suprême étend le pouvoir présidentiel tout en protégeant Donald Trump (Trump v. United States)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions constitutionnelles. Revue de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Chronique de droit constitutionnel états-unien (2023-2024), https://questions-constitutionnelles.fr/chronique-de-droit-constitutionnel-etats-unien-2023-2024/#Immunit%C3%A9-ou-impunit%C3%A9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiscal State Aid Law and Harmful Tax Competition in the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Concurrences N° 4-2024, Art. N° 121313, pp. 273-274, https://www.concurrences.com/en/review/issues/no-4-2024/books/fiscal-state-aid-law-and-harmful-tax-competition-in-the-european-union-121313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impôts sur les bénéfices non réalisés : les limites incertaines du pouvoir fiscal fédéral (Moore v. United States)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions constitutionnelles. Revue de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Chronique de droit constitutionnel états-unien (2023-2024), https://questions-constitutionnelles.fr/chronique-de-droit-constitutionnel-etats-unien-2023-2024/#Imp%C3%B4ts-sur-les-b%C3%A9n%C3%A9fices</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public Interest Considerations in US Merger Control: An Assessment of National Security and Sectoral Regulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, https://www.concurrences.com/en/review/issues/no-4-2024/books/public-interest-considerations-in-us-merger-control-an-assessment-of-national-121318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an EU Law on International Commercial Abritration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Audit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bassani-Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bursztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris 1 - Panthéon-Sorbonne. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341246v1</w:t>
-              </w:r>
-[...818 lines deleted...]
-                <w:t xml:space="preserve">hal-05359568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1405,51 +1405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bursztejn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341246v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boll&#233;e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Audit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bassani-Winckler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Farnoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341255v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Buszman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kannenberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05371280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bouaziz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langlois Deschamps" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Michaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359569v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359568v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bursztejn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341263v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341264v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341255v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Buszman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kannenberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05371280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bouaziz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abadie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langlois Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Michaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359569v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boll&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Audit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bassani-Winckler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Farnoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>