--- v1 (2026-04-05)
+++ v2 (2026-05-14)
@@ -417,381 +417,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen as a Core Component of U.S. and EU Climate Policies: State Aid, Market Dynamics, and the Transatlantic Policy Divergence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunité ou impunité, quand la Cour suprême étend le pouvoir présidentiel tout en protégeant Donald Trump (Trump v. United States)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bursztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georgetown Journal of International Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, https://www.law.georgetown.edu/international-law-journal/sample-page/gjil-collaborations/hydrogen-as-a-core-component-of-u-s-and-eu-climate-policies-state-aid-market-dynamics-and-the-transatlantic-policy-divergence/</w:t>
+              <w:t xml:space="preserve">Questions constitutionnelles. Revue de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Chronique de droit constitutionnel états-unien (2023-2024), https://questions-constitutionnelles.fr/chronique-de-droit-constitutionnel-etats-unien-2023-2024/#Immunit%C3%A9-ou-impunit%C3%A9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341255v1</w:t>
+                <w:t xml:space="preserve">hal-05341260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pouvoir du Président des États-Unis de déployer les forces armées sur le territoire national. À propos du mémorandum signé par Donald Trump le 7 juin dernier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La suspension de l’application du plan de l’agence pour la protection de l’environnement (EPA) limitant la pollution industrielle (Ohio v. EPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bursztejn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Michaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions constitutionnelles. Revue de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2024, Chronique de droit constitutionnel états-unien (2023-2024), https://questions-constitutionnelles.fr/chronique-de-droit-constitutionnel-etats-unien-2023-2024/#Imp%C3%B4ts-sur-les-b%C3%A9n%C3%A9fices</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371280v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La suspension de l’application du plan de l’agence pour la protection de l’environnement (EPA) limitant la pollution industrielle (Ohio v. EPA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le pouvoir du Président des États-Unis de déployer les forces armées sur le territoire national. À propos du mémorandum signé par Donald Trump le 7 juin dernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Langlois Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Michaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions constitutionnelles. Revue de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Chronique de droit constitutionnel états-unien (2023-2024), https://questions-constitutionnelles.fr/chronique-de-droit-constitutionnel-etats-unien-2023-2024/#Imp%C3%B4ts-sur-les-b%C3%A9n%C3%A9fices</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05341259v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunité ou impunité, quand la Cour suprême étend le pouvoir présidentiel tout en protégeant Donald Trump (Trump v. United States)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen as a Core Component of U.S. and EU Climate Policies: State Aid, Market Dynamics, and the Transatlantic Policy Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzanna Buszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Kannenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bursztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions constitutionnelles. Revue de droit constitutionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Chronique de droit constitutionnel états-unien (2023-2024), https://questions-constitutionnelles.fr/chronique-de-droit-constitutionnel-etats-unien-2023-2024/#Immunit%C3%A9-ou-impunit%C3%A9</w:t>
+              <w:t xml:space="preserve">Georgetown Journal of International Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://www.law.georgetown.edu/international-law-journal/sample-page/gjil-collaborations/hydrogen-as-a-core-component-of-u-s-and-eu-climate-policies-state-aid-market-dynamics-and-the-transatlantic-policy-divergence/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05341260v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiscal State Aid Law and Harmful Tax Competition in the European Union</w:t>
               </w:r>
@@ -1405,51 +1405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bursztejn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341263v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341264v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341255v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Buszman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kannenberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05371280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bouaziz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abadie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langlois Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Michaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359569v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boll&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Audit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bassani-Winckler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Farnoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bursztejn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341263v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341264v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341259v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05371280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bouaziz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langlois Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Michaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Buszman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kannenberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359569v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boll&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Audit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bassani-Winckler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Farnoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>