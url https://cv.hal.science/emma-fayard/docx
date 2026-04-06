--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emma Fayard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER en Langue et littérature du XVIe siècle, Université Grenoble-Alpes, UMR 5316 Litt&Arts</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emma-fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-2215-3489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres et diplômes</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Thèse de doctorat en Langue française :  « Une Muse diserte. Copia et pertinence dans les Œuvres de Ronsard » (Sorbonne Université), sous la dir. de Mme A.-P. Pouey-Mounou.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Membres du jury : Nathalie Dauvois (PR émérite, Sorbonne-Nouvelle), Virginie Leroux (Directrice d’études, EPHE), Stéphane Macé (PR, Université Grenoble-Alpes, président), François Rouget (Professor, Queen’s University, Canada, rapporteur), Tristan Vigliano (PR, Université Aix-Marseille, rapporteur).</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Agrégation externe de Lettres modernes.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Master Recherche mention Littérature, Philologie, Linguistique, spécialité « De la Renaissance aux Lumières », co-habilité ENS-Ulm - Paris III - Paris IV, mention Très Bien (jury composé de Mmes I. Pantin et A.-P. Pouey-Mounou).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER à Aix-Marseille Université (CIELAM, UR 4235)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER à l'Université Gustave-Eiffel (EA 4120 LISAA)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	ATER à l’Université Paris-8 - Vincennes-Saint-Denis (UR « Fabrique du littéraire »)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Enseignante vacataire à l’Université Polytechnique des Hauts-de-France</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Contrat doctoral en Langue française (Sorbonne Université, ED 433 « Concepts et langages », UFR de Langue française, UR 4509 STIH « Sens, textes, informatique, histoire »).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de la formule. Expression formulaire et création poétique dans l'écriture ronsardienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Amis de Ronsard du Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXXVII, pp.25-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La copia : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Copia : théories et pratiques, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouget, Ronsard et la fabrique des Poëmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, LXXXIII-I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie de la convenance. Variations énonciatives du Discours à la Reine de Ronsard à sa Continuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (91), p. 101-114. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhren.091.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de l'expansion dans les Odes : l'exemple de l'Avantvenue du Printemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Ronsardienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Bartas, Ronsard et le modèle de Politien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La réception d'Ange Politien en France au XVIe siècle, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désigner, définir, appeler : les fonctions du &amp;quot;nom&amp;quot; dans les Hymnes de Ronsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copia : théories et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'anamorphose. Fonctions poétiques de l'ekphrasis architecturale dans le &amp;quot;Temple du Connestable, et des Chastillons&amp;quot; de Ronsard (1555)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international "L'ekphrasis architecturale dans la littérature du XVIe siècle en France", dir. Aya Iwashita et Anne-Pascale Pouey-Mounou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désamour de Cassandre. Ronsard et la rhétorique de la restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international "Lire et relire Ronsard aujourd'hui", dir. J. Gœury, A. Lionetto, J.-C. Monferran, A.P. Pouey-Mounou et C. Trotot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aultres croissoient en matiere de couilles : sur quelques excroissances monstrueuses du langage rabelaisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edoardo Cagnan; Sandra Poujat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 22, Chrétien de Troyes, Rabelais, Deshoulières, Lesage, Duras, Roubaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.51-66, 2025, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 979-10-231-4023-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reflet et l'écho. Répétitions et métamorphoses dans le Bocage de Ronsard (1554)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adèle Payen de La Garanderie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de la répétition dans la poésie et le théâtre de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 141-156, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue si copieuse et belle&amp;quot; : la copia paradoxale des Regrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adeline Lionetto; François Rouget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joachim Du Bellay, poète bifrons. Actes du colloque international de Sorbonne Université (14-15 octobre 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, p. 45-61, 2023, 978-2-600-06466-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubi uber, ibi tuber&amp;quot; ? Sur la nécessité de l'amplification dans l'Hymne d'Henri II de Ronsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Amstutz; Emmanuel Bury; Françoise Poulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de l'éloge (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec de la rhétorique : copia et efficacité dans deux &amp;quot;Harangues&amp;quot; de Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Pasques; Anne-Pascale Pouey-Mounou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais / Fischart : approches linguistiques contrastives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Bellay. Les Regrets, Les Antiquités de Rome, Le Songe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2021, Clefs Concours XVIe, 9782350307534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emma Fayard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER en Langue et littérature du XVIe siècle, Université Grenoble-Alpes, UMR 5316 Litt&Arts</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emma-fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-2215-3489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres et diplômes</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Thèse de doctorat en Langue française :  « Une Muse diserte. Copia et pertinence dans les Œuvres de Ronsard » (Sorbonne Université), sous la dir. de Mme A.-P. Pouey-Mounou.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Membres du jury : Nathalie Dauvois (PR émérite, Sorbonne-Nouvelle), Virginie Leroux (Directrice d’études, EPHE), Stéphane Macé (PR, Université Grenoble-Alpes, président), François Rouget (Professor, Queen’s University, Canada, rapporteur), Tristan Vigliano (PR, Université Aix-Marseille, rapporteur).</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Agrégation externe de Lettres modernes.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Master Recherche mention Littérature, Philologie, Linguistique, spécialité « De la Renaissance aux Lumières », co-habilité ENS-Ulm - Paris III - Paris IV, mention Très Bien (jury composé de Mmes I. Pantin et A.-P. Pouey-Mounou).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER à Aix-Marseille Université (CIELAM, UR 4235)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER à l'Université Gustave-Eiffel (EA 4120 LISAA)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	ATER à l’Université Paris-8 - Vincennes-Saint-Denis (UR « Fabrique du littéraire »)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Enseignante vacataire à l’Université Polytechnique des Hauts-de-France</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Contrat doctoral en Langue française (Sorbonne Université, ED 433 « Concepts et langages », UFR de Langue française, UR 4509 STIH « Sens, textes, informatique, histoire »).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de la formule. Expression formulaire et création poétique dans l'écriture ronsardienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Amis de Ronsard du Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXXVII, pp.25-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La copia : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Copia : théories et pratiques, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouget, Ronsard et la fabrique des Poëmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, LXXXIII-I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie de la convenance. Variations énonciatives du Discours à la Reine de Ronsard à sa Continuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (91), p. 101-114. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhren.091.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de l'expansion dans les Odes : l'exemple de l'Avantvenue du Printemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Ronsardienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Bartas, Ronsard et le modèle de Politien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La réception d'Ange Politien en France au XVIe siècle, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désigner, définir, appeler : les fonctions du &amp;quot;nom&amp;quot; dans les Hymnes de Ronsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copia : théories et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'anamorphose. Fonctions poétiques de l'ekphrasis architecturale dans le &amp;quot;Temple du Connestable, et des Chastillons&amp;quot; de Ronsard (1555)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international "L'ekphrasis architecturale dans la littérature du XVIe siècle en France", dir. Aya Iwashita et Anne-Pascale Pouey-Mounou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désamour de Cassandre. Ronsard et la rhétorique de la restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international "Lire et relire Ronsard aujourd'hui", dir. J. Gœury, A. Lionetto, J.-C. Monferran, A.P. Pouey-Mounou et C. Trotot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aultres croissoient en matiere de couilles : sur quelques excroissances monstrueuses du langage rabelaisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edoardo Cagnan; Sandra Poujat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 22, Chrétien de Troyes, Rabelais, Deshoulières, Lesage, Duras, Roubaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.51-66, 2025, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 979-10-231-4023-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reflet et l'écho. Répétitions et métamorphoses dans le Bocage de Ronsard (1554)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adèle Payen de La Garanderie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de la répétition dans la poésie et le théâtre de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 141-156, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue si copieuse et belle&amp;quot; : la copia paradoxale des Regrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adeline Lionetto; François Rouget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joachim Du Bellay, poète bifrons. Actes du colloque international de Sorbonne Université (14-15 octobre 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, p. 45-61, 2023, 978-2-600-06466-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec de la rhétorique : copia et efficacité dans deux &amp;quot;Harangues&amp;quot; de Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Pasques; Anne-Pascale Pouey-Mounou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais / Fischart : approches linguistiques contrastives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubi uber, ibi tuber&amp;quot; ? Sur la nécessité de l'amplification dans l'Hymne d'Henri II de Ronsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Amstutz; Emmanuel Bury; Françoise Poulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de l'éloge (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Bellay. Les Regrets, Les Antiquités de Rome, Le Songe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2021, Clefs Concours XVIe, 9782350307534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6208735A"/>
+    <w:nsid w:val="4DABB185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-fayard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2215-3489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903356v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fayard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.091.0101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909356v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909344v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-fayard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2215-3489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903356v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fayard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.091.0101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909356v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909344v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>