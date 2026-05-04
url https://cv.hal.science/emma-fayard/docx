--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emma Fayard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER en Langue et littérature du XVIe siècle, Université Grenoble-Alpes, UMR 5316 Litt&Arts</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emma-fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-2215-3489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres et diplômes</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Thèse de doctorat en Langue française :  « Une Muse diserte. Copia et pertinence dans les Œuvres de Ronsard » (Sorbonne Université), sous la dir. de Mme A.-P. Pouey-Mounou.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Membres du jury : Nathalie Dauvois (PR émérite, Sorbonne-Nouvelle), Virginie Leroux (Directrice d’études, EPHE), Stéphane Macé (PR, Université Grenoble-Alpes, président), François Rouget (Professor, Queen’s University, Canada, rapporteur), Tristan Vigliano (PR, Université Aix-Marseille, rapporteur).</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Agrégation externe de Lettres modernes.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Master Recherche mention Littérature, Philologie, Linguistique, spécialité « De la Renaissance aux Lumières », co-habilité ENS-Ulm - Paris III - Paris IV, mention Très Bien (jury composé de Mmes I. Pantin et A.-P. Pouey-Mounou).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER à Aix-Marseille Université (CIELAM, UR 4235)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER à l'Université Gustave-Eiffel (EA 4120 LISAA)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	ATER à l’Université Paris-8 - Vincennes-Saint-Denis (UR « Fabrique du littéraire »)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Enseignante vacataire à l’Université Polytechnique des Hauts-de-France</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Contrat doctoral en Langue française (Sorbonne Université, ED 433 « Concepts et langages », UFR de Langue française, UR 4509 STIH « Sens, textes, informatique, histoire »).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de la formule. Expression formulaire et création poétique dans l'écriture ronsardienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Amis de Ronsard du Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXXVII, pp.25-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La copia : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Copia : théories et pratiques, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouget, Ronsard et la fabrique des Poëmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, LXXXIII-I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie de la convenance. Variations énonciatives du Discours à la Reine de Ronsard à sa Continuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (91), p. 101-114. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhren.091.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de l'expansion dans les Odes : l'exemple de l'Avantvenue du Printemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Ronsardienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Bartas, Ronsard et le modèle de Politien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La réception d'Ange Politien en France au XVIe siècle, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désigner, définir, appeler : les fonctions du &amp;quot;nom&amp;quot; dans les Hymnes de Ronsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copia : théories et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'anamorphose. Fonctions poétiques de l'ekphrasis architecturale dans le &amp;quot;Temple du Connestable, et des Chastillons&amp;quot; de Ronsard (1555)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international "L'ekphrasis architecturale dans la littérature du XVIe siècle en France", dir. Aya Iwashita et Anne-Pascale Pouey-Mounou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désamour de Cassandre. Ronsard et la rhétorique de la restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international "Lire et relire Ronsard aujourd'hui", dir. J. Gœury, A. Lionetto, J.-C. Monferran, A.P. Pouey-Mounou et C. Trotot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aultres croissoient en matiere de couilles : sur quelques excroissances monstrueuses du langage rabelaisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edoardo Cagnan; Sandra Poujat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 22, Chrétien de Troyes, Rabelais, Deshoulières, Lesage, Duras, Roubaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.51-66, 2025, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 979-10-231-4023-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reflet et l'écho. Répétitions et métamorphoses dans le Bocage de Ronsard (1554)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adèle Payen de La Garanderie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de la répétition dans la poésie et le théâtre de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 141-156, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue si copieuse et belle&amp;quot; : la copia paradoxale des Regrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adeline Lionetto; François Rouget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joachim Du Bellay, poète bifrons. Actes du colloque international de Sorbonne Université (14-15 octobre 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, p. 45-61, 2023, 978-2-600-06466-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec de la rhétorique : copia et efficacité dans deux &amp;quot;Harangues&amp;quot; de Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Pasques; Anne-Pascale Pouey-Mounou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais / Fischart : approches linguistiques contrastives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubi uber, ibi tuber&amp;quot; ? Sur la nécessité de l'amplification dans l'Hymne d'Henri II de Ronsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Amstutz; Emmanuel Bury; Françoise Poulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de l'éloge (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Bellay. Les Regrets, Les Antiquités de Rome, Le Songe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2021, Clefs Concours XVIe, 9782350307534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emma Fayard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER en Langue et littérature du XVIe siècle, Université Grenoble-Alpes, UMR 5316 Litt&Arts</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emma-fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-2215-3489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">258952253</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5164418757220231328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000505978750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres et diplômes</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Thèse de doctorat en Langue française :  « Une Muse diserte. Copia et pertinence dans les Œuvres de Ronsard » (Sorbonne Université), sous la dir. de Mme A.-P. Pouey-Mounou.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Membres du jury : Nathalie Dauvois (PR émérite, Sorbonne-Nouvelle), Virginie Leroux (Directrice d’études, EPHE), Stéphane Macé (PR, Université Grenoble-Alpes, président), François Rouget (Professor, Queen’s University, Canada, rapporteur), Tristan Vigliano (PR, Université Aix-Marseille, rapporteur).</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Agrégation externe de Lettres modernes.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Master Recherche mention Littérature, Philologie, Linguistique, spécialité « De la Renaissance aux Lumières », co-habilité ENS-Ulm - Paris III - Paris IV, mention Très Bien (jury composé de Mmes I. Pantin et A.-P. Pouey-Mounou).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER à Aix-Marseille Université (CIELAM, UR 4235)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER à l'Université Gustave-Eiffel (EA 4120 LISAA)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	ATER à l’Université Paris-8 - Vincennes-Saint-Denis (UR « Fabrique du littéraire »)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Enseignante vacataire à l’Université Polytechnique des Hauts-de-France</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Contrat doctoral en Langue française (Sorbonne Université, ED 433 « Concepts et langages », UFR de Langue française, UR 4509 STIH « Sens, textes, informatique, histoire »).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RonsardGPT&amp;quot; : usages critiques et pédagogiques des IA génératives en stylistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des amis de Ronsard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XXXVIII, pp. 1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de la formule. Expression formulaire et création poétique dans l'écriture ronsardienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des amis de Ronsard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXXVII, pp.25-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La copia : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Copia : théories et pratiques, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouget, Ronsard et la fabrique des Poëmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, LXXXIII-I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie de la convenance. Variations énonciatives du Discours à la Reine de Ronsard à sa Continuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (91), p. 101-114. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhren.091.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de l'expansion dans les Odes : l'exemple de l'Avantvenue du Printemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Ronsardienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Bartas, Ronsard et le modèle de Politien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La réception d'Ange Politien en France au XVIe siècle, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désigner, définir, appeler : les fonctions du &amp;quot;nom&amp;quot; dans les Hymnes de Ronsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copia : théories et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'anamorphose. Fonctions poétiques de l'ekphrasis architecturale dans le &amp;quot;Temple du Connestable, et des Chastillons&amp;quot; de Ronsard (1555)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international "L'ekphrasis architecturale dans la littérature du XVIe siècle en France", dir. Aya Iwashita et Anne-Pascale Pouey-Mounou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désamour de Cassandre. Ronsard et la rhétorique de la restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international "Lire et relire Ronsard aujourd'hui", dir. J. Gœury, A. Lionetto, J.-C. Monferran, A.P. Pouey-Mounou et C. Trotot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aultres croissoient en matiere de couilles : sur quelques excroissances monstrueuses du langage rabelaisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edoardo Cagnan; Sandra Poujat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 22, Chrétien de Troyes, Rabelais, Deshoulières, Lesage, Duras, Roubaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.51-66, 2025, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 979-10-231-4023-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reflet et l'écho. Répétitions et métamorphoses dans le Bocage de Ronsard (1554)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adèle Payen de La Garanderie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de la répétition dans la poésie et le théâtre de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 141-156, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue si copieuse et belle&amp;quot; : la copia paradoxale des Regrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adeline Lionetto; François Rouget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joachim Du Bellay, poète bifrons. Actes du colloque international de Sorbonne Université (14-15 octobre 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, p. 45-61, 2023, 978-2-600-06466-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubi uber, ibi tuber&amp;quot; ? Sur la nécessité de l'amplification dans l'Hymne d'Henri II de Ronsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Amstutz; Emmanuel Bury; Françoise Poulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de l'éloge (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec de la rhétorique : copia et efficacité dans deux &amp;quot;Harangues&amp;quot; de Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Pasques; Anne-Pascale Pouey-Mounou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais / Fischart : approches linguistiques contrastives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Bellay. Les Regrets, Les Antiquités de Rome, Le Songe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2021, Clefs Concours XVIe, 9782350307534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId31"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DABB185"/>
+    <w:nsid w:val="A757CF36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-fayard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2215-3489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903356v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fayard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.091.0101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909356v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909344v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-fayard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2215-3489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258952253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5164418757220231328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000505978750" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591136v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fayard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909281v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.091.0101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909313v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>