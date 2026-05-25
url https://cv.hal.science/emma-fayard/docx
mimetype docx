--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A757CF36"/>
+    <w:nsid w:val="0EFE1DE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>