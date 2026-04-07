--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -192,1559 +192,1654 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’adversité à la croissance post-traumatique : enjeux et perspectives cliniques</w:t>
+                <w:t xml:space="preserve">Quand la recherche de soutien social favorise la croissance post-traumatique : une analyse des trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de l'Association Française du Psychotraumatisme et de la Résilience</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">3ème colloque scientifique international du Cn2r : Soutien social et psychotraumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161458v1</w:t>
+                <w:t xml:space="preserve">hal-05569400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there different patterns of post-traumatic growth in adults after a traumatic event?</w:t>
+                <w:t xml:space="preserve">La croissance post-traumatique est-elle hétérogène ? Une revue systématique des trajectoires de croissance identifiées à partir d’analyses centrées sur la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Annual Congress of the European Association for Behavioural and Cognitive Therapies - People Make Glasgow: Connections Drive Change</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05247444v1</w:t>
+              <w:t xml:space="preserve">19èmes journées GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution longitudinale et facteurs psychosociaux de la croissance post-traumatique après l'exposition à un évènement traumatique</w:t>
+                <w:t xml:space="preserve">Comment évaluer les croyances irrationnelles positives ? Validation française de la Positive Irrational Beliefs Scale dans un échantillon non clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">51ème Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161369v1</w:t>
+                <w:t xml:space="preserve">hal-04341983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance post-traumatique</w:t>
+                <w:t xml:space="preserve">Je suis meilleur, j'ai le contrôle et mon futur ne pourra que s'améliorer&amp;quot; : Validation française d'une échelle de mesure des illusions positives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des Psychologues du Comminges</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">13ème Journée Scientifique des Doctorant.e.s de l'Ecole Doctorale CLESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527008v1</w:t>
-[...379 lines deleted...]
-                <w:t xml:space="preserve">hal-04630011v1</w:t>
+                <w:t xml:space="preserve">hal-04255202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of posttraumatic growth identified from person-centered analyses: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (1), pp.100485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejtd.2024.100485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French validation of the Core Beliefs Inventory and the Event-Related Rumination Inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22, pp.100990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jadr.2025.100990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive Irrational Beliefs Scale: French validation of a measure of positive illusions on a nonclinical sample and on a sample having experienced a traumatic event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/trm0000616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“What doesn't kill me makes me stronger”: Constructive or illusory posttraumatic growth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 258, pp.105274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance post-traumatique est-elle hétérogène ? Une revue systématique des trajectoires de croissance identifiées à partir d’analyses centrées sur la personne</w:t>
+                <w:t xml:space="preserve">Are there different patterns of post-traumatic growth in adults after a traumatic event?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées GREPACO</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04605125v1</w:t>
+              <w:t xml:space="preserve">55th Annual Congress of the European Association for Behavioural and Cognitive Therapies - People Make Glasgow: Connections Drive Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer les croyances irrationnelles positives ? Validation française de la Positive Irrational Beliefs Scale dans un échantillon non clinique</w:t>
+                <w:t xml:space="preserve">Évolution longitudinale et facteurs psychosociaux de la croissance post-traumatique après l'exposition à un évènement traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04341983v1</w:t>
+              <w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je suis meilleur, j'ai le contrôle et mon futur ne pourra que s'améliorer&amp;quot; : Validation française d'une échelle de mesure des illusions positives</w:t>
+                <w:t xml:space="preserve">La croissance post-traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journée Scientifique des Doctorant.e.s de l'Ecole Doctorale CLESCO</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Association des Psychologues du Comminges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’adversité à la croissance post-traumatique : enjeux et perspectives cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire de l'Association Française du Psychotraumatisme et de la Résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speed-searching : Ce qui ne nous tue pas nous rend plus fort ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de la Recherche 2ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse - Jean Jaurès, Feb 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la perturbation des croyances fondamentales à la croissance post-traumatique : les ruminations liées à l’évènement comme médiateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de Psychotraumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centres Régionaux de Psychotraumatologie Nouvelle-Aquitaine, Nov 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04255202v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre croissance post-traumatique constructive et illusoire : étude longitudinale des processus après un évènement traumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes Journées Doctorales de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires de croissance post-traumatique chez les adultes ayant été exposés à un évènement traumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Journée Scientifique des Doctorant.e.s de l'Ecole Doctorale CLESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1812,51 +1907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE343B01"/>
+    <w:nsid w:val="78E8B04B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2043,51 +2138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-gendre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4306-7365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/294356673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soubelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04510232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04463212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04630011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100485" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2025.100990" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000616" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105274" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04605125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04341983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-gendre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4306-7365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/294356673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soubelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04605125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04341983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100485" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2025.100990" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000616" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105274" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04463212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04630011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04510232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>