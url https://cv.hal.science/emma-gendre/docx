--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -604,1234 +604,1234 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of posttraumatic growth identified from person-centered analyses: A systematic review</w:t>
+                <w:t xml:space="preserve">De l’adversité à la croissance post-traumatique : enjeux et perspectives cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve">Webinaire de l'Association Française du Psychotraumatisme et de la Résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830064v1</w:t>
+                <w:t xml:space="preserve">hal-05161458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French validation of the Core Beliefs Inventory and the Event-Related Rumination Inventory</w:t>
+                <w:t xml:space="preserve">Are there different patterns of post-traumatic growth in adults after a traumatic event?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Henson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05352063v1</w:t>
+              <w:t xml:space="preserve">55th Annual Congress of the European Association for Behavioural and Cognitive Therapies - People Make Glasgow: Connections Drive Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Irrational Beliefs Scale: French validation of a measure of positive illusions on a nonclinical sample and on a sample having experienced a traumatic event</w:t>
+                <w:t xml:space="preserve">Évolution longitudinale et facteurs psychosociaux de la croissance post-traumatique après l'exposition à un évènement traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traumatology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05247449v1</w:t>
+              <w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“What doesn't kill me makes me stronger”: Constructive or illusory posttraumatic growth?</w:t>
+                <w:t xml:space="preserve">La croissance post-traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Association des Psychologues du Comminges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires de croissance post-traumatique chez les adultes ayant été exposés à un évènement traumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Journée Scientifique des Doctorant.e.s de l'Ecole Doctorale CLESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la perturbation des croyances fondamentales à la croissance post-traumatique : les ruminations liées à l’évènement comme médiateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de Psychotraumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centres Régionaux de Psychotraumatologie Nouvelle-Aquitaine, Nov 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speed-searching : Ce qui ne nous tue pas nous rend plus fort ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de la Recherche 2ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse - Jean Jaurès, Feb 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05161445v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre croissance post-traumatique constructive et illusoire : étude longitudinale des processus après un évènement traumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes Journées Doctorales de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there different patterns of post-traumatic growth in adults after a traumatic event?</w:t>
+                <w:t xml:space="preserve">French validation of the Core Beliefs Inventory and the Event-Related Rumination Inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Annual Congress of the European Association for Behavioural and Cognitive Therapies - People Make Glasgow: Connections Drive Change</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05247444v1</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.100990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jadr.2025.100990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution longitudinale et facteurs psychosociaux de la croissance post-traumatique après l'exposition à un évènement traumatique</w:t>
+                <w:t xml:space="preserve">Trajectories of posttraumatic growth identified from person-centered analyses: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05161369v1</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.100485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2024.100485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance post-traumatique</w:t>
+                <w:t xml:space="preserve">Positive Irrational Beliefs Scale: French validation of a measure of positive illusions on a nonclinical sample and on a sample having experienced a traumatic event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des Psychologues du Comminges</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05527008v1</w:t>
+              <w:t xml:space="preserve">Traumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/trm0000616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’adversité à la croissance post-traumatique : enjeux et perspectives cliniques</w:t>
+                <w:t xml:space="preserve">“What doesn't kill me makes me stronger”: Constructive or illusory posttraumatic growth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de l'Association Française du Psychotraumatisme et de la Résilience</w:t>
-[...226 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 258, pp.105274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-04510232v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1907,51 +1907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78E8B04B"/>
+    <w:nsid w:val="DBE2B859"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2138,51 +2138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-gendre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4306-7365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/294356673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soubelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04605125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04341983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100485" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2025.100990" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000616" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105274" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04463212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04630011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04510232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-gendre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4306-7365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/294356673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soubelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04605125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04341983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04510232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04463212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04630011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2025.100990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247449v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000616" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105274" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>