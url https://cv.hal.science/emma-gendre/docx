--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emma Gendre </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Doctorante en psychopathologie</w:t>
+        <w:t xml:space="preserve">Docteure et ATER en psychopathologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -137,65 +137,65 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Titre de la thèse : </w:t>
+        <w:t xml:space="preserve">Thèse intitulée : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp;quot;Entre croissance post-traumatique constructive et illusoire : vers une meilleure compréhension des trajectoires après l'exposition à un évènement traumatique&amp;quot;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Direction : Pr. Stacey Callahan (Université Toulouse - Jean Jaurès) et Pr. Andrea Soubelet (Université Côte d'Azur)</w:t>
+        <w:t xml:space="preserve">Direction : Pr Stacey Callahan (Université Toulouse - Jean Jaurès) et Pr Andrea Soubelet (Université Côte d'Azur)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -604,1234 +604,1234 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’adversité à la croissance post-traumatique : enjeux et perspectives cliniques</w:t>
+                <w:t xml:space="preserve">Trajectories of posttraumatic growth identified from person-centered analyses: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de l'Association Française du Psychotraumatisme et de la Résilience</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.100485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2024.100485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161458v1</w:t>
+                <w:t xml:space="preserve">hal-04830064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there different patterns of post-traumatic growth in adults after a traumatic event?</w:t>
+                <w:t xml:space="preserve">French validation of the Core Beliefs Inventory and the Event-Related Rumination Inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Annual Congress of the European Association for Behavioural and Cognitive Therapies - People Make Glasgow: Connections Drive Change</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05247444v1</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.100990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jadr.2025.100990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution longitudinale et facteurs psychosociaux de la croissance post-traumatique après l'exposition à un évènement traumatique</w:t>
+                <w:t xml:space="preserve">Positive Irrational Beliefs Scale: French validation of a measure of positive illusions on a nonclinical sample and on a sample having experienced a traumatic event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05161369v1</w:t>
+              <w:t xml:space="preserve">Traumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/trm0000616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance post-traumatique</w:t>
+                <w:t xml:space="preserve">“What doesn't kill me makes me stronger”: Constructive or illusory posttraumatic growth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des Psychologues du Comminges</w:t>
-[...321 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 258, pp.105274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-04630011v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French validation of the Core Beliefs Inventory and the Event-Related Rumination Inventory</w:t>
+                <w:t xml:space="preserve">Are there different patterns of post-traumatic growth in adults after a traumatic event?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Henson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05352063v1</w:t>
+              <w:t xml:space="preserve">55th Annual Congress of the European Association for Behavioural and Cognitive Therapies - People Make Glasgow: Connections Drive Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of posttraumatic growth identified from person-centered analyses: A systematic review</w:t>
+                <w:t xml:space="preserve">Évolution longitudinale et facteurs psychosociaux de la croissance post-traumatique après l'exposition à un évènement traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04830064v1</w:t>
+              <w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Irrational Beliefs Scale: French validation of a measure of positive illusions on a nonclinical sample and on a sample having experienced a traumatic event</w:t>
+                <w:t xml:space="preserve">La croissance post-traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traumatology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05247449v1</w:t>
+              <w:t xml:space="preserve">Association des Psychologues du Comminges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“What doesn't kill me makes me stronger”: Constructive or illusory posttraumatic growth?</w:t>
+                <w:t xml:space="preserve">De l’adversité à la croissance post-traumatique : enjeux et perspectives cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Webinaire de l'Association Française du Psychotraumatisme et de la Résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speed-searching : Ce qui ne nous tue pas nous rend plus fort ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de la Recherche 2ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse - Jean Jaurès, Feb 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la perturbation des croyances fondamentales à la croissance post-traumatique : les ruminations liées à l’évènement comme médiateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de Psychotraumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centres Régionaux de Psychotraumatologie Nouvelle-Aquitaine, Nov 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre croissance post-traumatique constructive et illusoire : étude longitudinale des processus après un évènement traumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes Journées Doctorales de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05161445v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires de croissance post-traumatique chez les adultes ayant été exposés à un évènement traumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Journée Scientifique des Doctorant.e.s de l'Ecole Doctorale CLESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1907,51 +1907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBE2B859"/>
+    <w:nsid w:val="0CF1ACB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2138,51 +2138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-gendre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4306-7365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/294356673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soubelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04605125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04341983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04510232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04463212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04630011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2025.100990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247449v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000616" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105274" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-gendre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4306-7365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/294356673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soubelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04605125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04341983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100485" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2025.100990" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000616" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105274" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04463212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04630011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04510232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>