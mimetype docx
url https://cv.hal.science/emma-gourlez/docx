--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -75,2041 +75,3166 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cas types d’élevage - flux et impacts environnementaux. Fiche 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiffres clés sur les produits et sous-produits animaux issus des élevages en France. Fiche 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiffres-clés sur l’alimentation animale et les flux de matières premières des élevages en France. Fiche 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486935v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiffres-clés sur la concurrence entre alimentation animale et alimentation humaine. Fiche 13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492294v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarche globale suivie pour établir les chiffres clés des élevages au sein du système agri-alimentaire français. Fiche 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiffres-clés sur la production brute d’effluents d’élevage. Fiche 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiffres-clés sur la fixation symbiotique liée aux élevages en France. Fiche 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiffres-clés sur la valorisation des effluents d’élevage. Fiche 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiffres clés sur les consommations d’énergie des élevages en France. Fiche 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ligneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiffres-clés sur le stockage de carbone en lien avec les élevages en France. Fiche 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chambaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Sergy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiffres clés sur les consommations d’eau des élevages en France. Fiche 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ligneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferme France élevage. Fiche 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral calibration and analysis of swine feces via portable X-ray Fluorescence device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yron Manaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yron Manaig</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Taris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAS Midwest Section Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Omaha, United States. pp.171-172, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jas/skaf102.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral calibration and analysis of swine feces via portable X-ray Fluorescence device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yron Manaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yron Manaig</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Taris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des flux de Cu et de Zn tout au long du continuum aliment – animal – déjections – effluents dans les systèmes porcins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; INRAE, Feb 2024, Saint Malo, France. pp.413-418 | 309, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Cu and Zn contents in growing finishing pig diets on animal performance and Cu and Zn content in manure, according to three manure management chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAS Annual Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society of Animal Science, Jul 2024, Calgary (Alberta), Canada. pp.244-245, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jas/skae234.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un modèle de prédiction des flux de cuivre et de zinc en filière porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra N. T. R. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; IFIP, Jan 2023, Saint-Malo, France. pp.269-274 | 689, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of trace mineral supplementation on performance and mineral status of fattening pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle et impact environnemental du cuivre et du zinc en élevage porcin : de l’alimentation au retour au sol des effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, En ligne, France. pp.221-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards more sustainable use of trace elements in pig and poultry feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAS-CSAS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oklahoma City, United States. pp.123, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jas/skac247.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150596v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-05490410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mass balance model to predict the fate of copper and zinc in pig farming systems to reduce environmental impacts: Application to French context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 225, pp.104274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of Cu and Zn along the feed-animal-excreta-effluent continuum in swine systems according to feed and effluent treatment strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Data quantifying the behaviour of macro and trace elements along the feed – manure – treated waste continuum in pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Le Bihan</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Charra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120299⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52, pp.110053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04536587v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of reducing copper and zinc supplementation on the performance and mineral status of fattening pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The fate of Cu and Zn along the feed-animal-excreta-effluent continuum in swine systems according to feed and effluent treatment strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101270⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 354, pp.120299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717884v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data quantifying the behaviour of macro and trace elements along the feed – manure – treated waste continuum in pig production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of reducing copper and zinc supplementation on the performance and mineral status of fattening pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marine Charra</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rigo Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110053⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (10), pp.101270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04438202v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle et impact environnemental du cuivre et du zinc en élevage porcin : de l’alimentation au retour au sol des effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (2), pp.91-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.2.7073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2119,100 +3244,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et pilotage des flux de cuivre et de zinc : de l’alimentation des porcs à l’engraissement aux traitements de leurs effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024AGROC174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04931122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2222,432 +3347,432 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la réduction des niveaux de supplémentation en cuivre et zinc des aliments sur les performances et le statut minéral des porcs à l’engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Saint Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Animal science proccedings, 15 (4), pp.207-208 | 284, 2024, 56èmes Journées de la recherche porcine. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of diet and manure management chain on Cu and Zn flows from feed to soil in pig breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recycling of agricultural, municipal and industrial residues in agriculture network (Ramiran)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying copper and zinc flows in pig production with or without anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Biogas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, En ligne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2794,51 +3919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093455v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yron Manaig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf102.183" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337083v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512990v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.282" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra N. T. R. Monteiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.082" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.235" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104274" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Le Bihan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120299" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717884v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo Monteiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101270" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438202v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.7073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04931122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AGROC174" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.222" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486934v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490406v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486935v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Jany" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Cadre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492294v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Levraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490405v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490410v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490412v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ligneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Sergy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yron Manaig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf102.183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.285" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.282" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra N. T. R. Monteiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.082" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.235" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104274" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Le Bihan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120299" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo Monteiro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101270" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.7073" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04931122v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AGROC174" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.222" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>