--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -572,451 +572,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity in Childhood and Adolescence: The Role of Motivation for Physical Activity, Self-Esteem, Implicit and Explicit Attitudes toward Obesity and Physical Activity</w:t>
+                <w:t xml:space="preserve">Perceived expertise among physical education teachers: the role of personal and contextual factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Scotto Di Luzio</w:t>
+                <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children10071177⟩</w:t>
+              <w:t xml:space="preserve">Teacher Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (1), pp.44-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13664530.2023.2291052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518733v1</w:t>
+                <w:t xml:space="preserve">hal-05010686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Performance optimization in racket sports: The influence of psychological techniques, factors, and strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1140681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived expertise among physical education teachers: the role of personal and contextual factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obesity in Childhood and Adolescence: The Role of Motivation for Physical Activity, Self-Esteem, Implicit and Explicit Attitudes toward Obesity and Physical Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Scotto Di Luzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
+                <w:t xml:space="preserve">Mathilde Ballereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerian Cece</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soufyane Chahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teacher Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (1), pp.44-62. </w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (7), pp.1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13664530.2023.2291052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/children10071177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010686v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional intelligence training program for adolescents involved in intensive training centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (6), pp.1026-1049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1050,130 +1050,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity in Childhood and Adolescence: The Role of Motivation for Physical Activity, Self-Esteem, Implicit and Explicit Attitudes toward Obesity and Physical Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Scotto Di Luzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ballereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufyane Chahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (7), pp.1177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/children10071177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010700v1</w:t>
@@ -1210,51 +1210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teacher Educator</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 57 (1), pp.45-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1288,90 +1288,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial Effects of Motor Imagery and Self-Talk on Service Performance in Skilled Tennis Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1405,51 +1405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of stress, recovery and coping on burnout symptoms of young elite table-tennis players: A prospective multilevel study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1626,51 +1626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting Physical Activity and Reducing Sedentary Behaviors among French Adolescent Girls from Low-Incomes Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bethania Rauseo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1724,508 +1724,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athletes’ motivational and emotional outcomes related to a Need-Supportive intervention in intensive training centers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+                <w:t xml:space="preserve">Exercise and Physical Activity eHealth in COVID-19 Pandemic: A Cross-Sectional Study of Effects on Motivations, Behavior Change Mechanisms, and Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+                <w:t xml:space="preserve">Flavia Bonaiuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marino Bonaiuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10413200.2021.1941425⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.618362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730024v1</w:t>
+                <w:t xml:space="preserve">hal-03239447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise and Physical Activity eHealth in COVID-19 Pandemic: A Cross-Sectional Study of Effects on Motivations, Behavior Change Mechanisms, and Behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marino Bonaiuto</w:t>
+                <w:t xml:space="preserve">Emotional determinants and consequences of flow experience of young elite athletes involved in intensive training centers across the competitive season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Guillet Descas</w:t>
+                <w:t xml:space="preserve">Kevin Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.896-914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.618362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2021.1929399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239447v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional determinants and consequences of flow experience of young elite athletes involved in intensive training centers across the competitive season</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérian Cece</w:t>
+                <w:t xml:space="preserve">Basic psychological need profiles among adolescent athletes in intensive training settings: Relationships with sport burnout and engagement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1612197X.2021.1929399⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/str0000226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010717v1</w:t>
+                <w:t xml:space="preserve">hal-03242609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic psychological need profiles among adolescent athletes in intensive training settings: Relationships with sport burnout and engagement.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Athletes’ motivational and emotional outcomes related to a Need-Supportive intervention in intensive training centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (6), pp.1206-1226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/str0000226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10413200.2021.1941425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242609v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adopting the Situation in School Questionnaire to Examine Physical Education Teachers’ Motivating and Demotivating Styles Using a Circumplex Approach</w:t>
               </w:r>
@@ -2237,51 +2237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aelterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2339,802 +2339,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construct Validity of the French Shirom-Melamed Vigor Measure (F-SMVM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-determined motivation, emotional process and subjective performance among young elite athletes: A longitudinal hierarchical linear modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychological Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1015-5759/a000518⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (9), pp.1255-1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17461391.2019.1709562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331982v1</w:t>
+                <w:t xml:space="preserve">hal-03149436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal emotional process among adolescent soccer player in intensive training centre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Pupier</w:t>
+                <w:t xml:space="preserve">The role of dispositional emotion regulation strategies on the longitudinal emotional process and subjective performance during a competitive season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mae Brenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2019.1662538⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17461391.2020.1862304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450863v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-determined motivation, emotional process and subjective performance among young elite athletes: A longitudinal hierarchical linear modelling approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construct Validity of the French Shirom-Melamed Vigor Measure (F-SMVM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17461391.2019.1709562⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychological Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), pp.372-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1015-5759/a000518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149436v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of dispositional emotion regulation strategies on the longitudinal emotional process and subjective performance during a competitive season</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérian Cece</w:t>
+                <w:t xml:space="preserve">Longitudinal emotional process among adolescent soccer player in intensive training centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mae Brenas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Michel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (11-12), pp.1368-1379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17461391.2020.1862304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2019.1662538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149431v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding parent stressors and coping experiences in elite sports contexts.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camilla Knight</w:t>
+                <w:t xml:space="preserve">Mental training program in racket sports: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, Exercise, and Performance Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/spy0000186⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Racket Sports Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30827/Digibug.63721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339574v1</w:t>
+                <w:t xml:space="preserve">hal-03149442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental training program in racket sports: A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérian Cece</w:t>
+                <w:t xml:space="preserve">Understanding parent stressors and coping experiences in elite sports contexts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Racket Sports Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Sport, Exercise, and Performance Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.390-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30827/Digibug.63721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/spy0000186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149442v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived parental behaviours and motivational processes among adolescent athletes in intensive training centres: A profile approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3233,51 +3233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Épron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp. 281-297. </w:t>
@@ -3341,51 +3341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3431,77 +3431,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between elite adolescent athletes' perceptions of parental behaviors and their motivational processes: Does sex matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3574,90 +3574,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Sport Motivation Among Young Athletes in Intensive Training Settings: Using Methodological Advances to Explore Temporal Structure of Youth Behavioral Regulation in Sport Questionnaire Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (1), pp.24-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3691,64 +3691,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Role of Sport Sense of Community in Perceived Athlete Burnout, Sport Motivation, and Engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Scotto Di Luzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3847,64 +3847,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43, pp.128-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3951,51 +3951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BURN-OUT ET ENGAGEMENT CHEZ LES ENSEIGNANTS DU SECONDAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, L'égalité entre les filles et les garçons, entre les femmes et les hommes, dans le système éducatif, 4 (99), pp.71-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4029,51 +4029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Activity in Adolescence and Substance Use: Factors of Interdependence between Local Community and Relational Micro-systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Scotto Di Luzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortuna Procentese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4133,77 +4133,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion profiles and their motivational antecedents among adolescent athletes in intensive training settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4263,77 +4263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity and reliability of questionnaire on perceived professional identity among teachers (QIPPE) scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4380,90 +4380,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and evaluation of the psychometric properties of a new measure of athlete burnout: The Athlete Burnout Scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4661,64 +4661,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance based self-esteem and athlete-identity in athlete burnout: A person-centered approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hassmén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4791,90 +4791,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Sport Motivation Among Young Athletes in Intensive Training Settings: The Role of Basic Psychological Needs Satisfaction and Thwarting in the Profiles of Motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (4), pp.186-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4902,303 +4902,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de littérature du burnout dans le milieu sportif : vers une opérationnalisation des conceptualisations et une meilleure compréhension de ce phénomène</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+                <w:t xml:space="preserve">Construction and validation of the Sport Sense of Community in Adolescence Questionnaire (SSCAQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Scotto Di Luzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Ferrand</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortuna Procentese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2016006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Community Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (6), pp.783-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcop.21892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042623v1</w:t>
+                <w:t xml:space="preserve">hal-02330987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and validation of the Sport Sense of Community in Adolescence Questionnaire (SSCAQ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Scotto Di Luzio</w:t>
+                <w:t xml:space="preserve">Revue de littérature du burnout dans le milieu sportif : vers une opérationnalisation des conceptualisations et une meilleure compréhension de ce phénomène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Community Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2016006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcop.21892⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330987v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between the perceived quality of the coach–athlete relationship and athlete burnout: An examination of the mediating role of achievement goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5270,51 +5270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athlete Burnout and the Risk of Dropout among Young Elite Handball Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5374,51 +5374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Burnout Perceptions During Adolescence Among High-Level Athletes: A Developmental and Gendered Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5491,51 +5491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athlete burnout and motivational dynamics: a multiple case follow-up study among elite BMX riders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5712,51 +5712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relazione allenatore-atleta in adolescenza: implicazioni per il benessere percepito. Uno studio qualitativo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Scotto Di Luzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortuna Procentese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5816,90 +5816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reciprocal effects model of the temporal ordering of motivation and burnout among youth table tennis players in intensive training settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Decret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (17), pp.1648-1658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5927,256 +5927,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions d’une qualité d’engagement, d’un état mental optimal chez le sportif et en particulier le « flow »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation française de l’échelle de rumination de colère (ARS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie E. Berthouze-Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deflandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trails Endurance Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (5), pp.339-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2012.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337024v1</w:t>
+                <w:t xml:space="preserve">hal-02337165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation française de l’échelle de rumination de colère (ARS)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les conditions d’une qualité d’engagement, d’un état mental optimal chez le sportif et en particulier le « flow »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Deflandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trails Endurance Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-série spécial entrainement</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2012.11.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02337165v1</w:t>
+                <w:t xml:space="preserve">hal-02337024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to achieve in elite training centers without burning out? An achievement goal perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6227,51 +6227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Achieve in Elite Training Centers without Burning Out? An Achievement Goal Theory Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6331,51 +6331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prospective study of the influence of perceived coaching style on burnout propensity in elite adolescent athletes: using a self-determination theory perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6426,51 +6426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prospective Study of the Influence of Perceived Coaching Style on Burnout Propensity in High Level Young Athletes: Using a Self-Determination Theory Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6629,77 +6629,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the French version of the Competitive State Anxiety Inventory-2 Revised (CSAI-2R) including frequency and direction scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6758,51 +6758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a French version of the Athlete Burnout Questionnaire: In Competitive Sport and Physical Education Context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6875,51 +6875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vous avez dit burnout? Derrière le mot, un stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6957,206 +6957,206 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre orientations motivationnelles et burnout : une étude chez des adolescents du pôle espoir handball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23 (1), pp.35-37</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.35-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2007.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042581v1</w:t>
+                <w:t xml:space="preserve">hal-02345464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre orientations motivationnelles et burnout : une étude chez des adolescents du pôle espoir handball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23 (1), pp.35-37. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.35-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02345464v1</w:t>
+                <w:t xml:space="preserve">hal-02042581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding female sport attrition in a stereotypical male sport within the framework of Eccles' expectancy-value model.</w:t>
               </w:r>
@@ -7298,51 +7298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Carpenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7389,51 +7389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Teacher Expectations on Students Achievement in Physical Education Classes: Pygmalion Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8102,51 +8102,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39AD74E7"/>
+    <w:nsid w:val="0C7F1332"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8333,51 +8333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-guillet-descas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2248-3720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1529463" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boithias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Truc Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Julin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091194" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Laujac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Franceschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rozand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302556" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Scotto Di Luzio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ballereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Chahdi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10071177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dominique" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1140681" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Cece" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13664530.2023.2291052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2023.2176565" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08878730.2021.1991540" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.778468" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1007697" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon&#8208;kaestner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22633" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethania Rauseo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/adolescents1020017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2021.1941425" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239447v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bonaiuto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Bonaiuto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet Descas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.618362" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010717v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Juhel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.1929399" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gareau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000226" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aelterman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vansteenkiste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147342" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000518" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Saby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pupier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2019.1662538" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03149436v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchesne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2019.1709562" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03149431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Brenas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2020.1862304" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339574v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knight" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000186" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03149442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/Digibug.63721" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03339510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101708" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097865v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332222v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VCFB7J0G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119873988" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332127v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0194" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Daigle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2019.1575298" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332137v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02199846" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortuna Procentese" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1067828X.2019.1623144" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.01.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328525v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stueduc.2018.09.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000083" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128950v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Gellen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Galact&#233;ros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Merlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(18)30163-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042604v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gustafsson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hassm&#233;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.05.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0195" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C8WFDS5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcop.21892" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042631v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.08.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRMSHKXH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042627v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2014-0140" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042636v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudreau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chanal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2014-0251" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4100/jhse.2014.91.04" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947424v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Plaza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361684313505844" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/pds2014-001003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Decret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.912757" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337024v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337165v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E. Berthouze-Aranda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.11.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillet-Descas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904510v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan L. Duda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2012.08.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982708v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Lemyre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904493v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Lemyre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947506v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2009.05.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9QNXD2J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904458v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000027" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042581v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345464v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautheur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.12.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS28FW9L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389012v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brustad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-6402.2006.00311.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388556v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Carpenter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207590143000243" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Martinek" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.109" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388553v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pelletier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.98" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387230v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390100071404" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352071v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387227v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-guillet-descas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2248-3720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1529463" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boithias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Truc Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Julin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091194" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Laujac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Franceschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rozand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302556" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010686v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Cece" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13664530.2023.2291052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dominique" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1140681" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Scotto Di Luzio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ballereau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Chahdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10071177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2023.2176565" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08878730.2021.1991540" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.778468" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1007697" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon&#8208;kaestner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22633" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethania Rauseo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/adolescents1020017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bonaiuto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Bonaiuto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet Descas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.618362" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010717v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Juhel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.1929399" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gareau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000226" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730024v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2021.1941425" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aelterman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vansteenkiste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147342" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03149436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchesne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2019.1709562" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03149431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Brenas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2020.1862304" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000518" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Saby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pupier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2019.1662538" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03149442v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/Digibug.63721" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339574v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knight" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000186" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03339510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101708" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097865v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332222v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VCFB7J0G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119873988" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332127v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0194" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Daigle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2019.1575298" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332137v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02199846" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortuna Procentese" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1067828X.2019.1623144" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.01.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328525v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stueduc.2018.09.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000083" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128950v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Gellen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Galact&#233;ros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Merlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(18)30163-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042604v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gustafsson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hassm&#233;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.05.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0195" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcop.21892" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042623v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C8WFDS5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042631v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.08.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRMSHKXH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042627v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2014-0140" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042636v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudreau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chanal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2014-0251" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4100/jhse.2014.91.04" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947424v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Plaza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361684313505844" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/pds2014-001003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Decret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.912757" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337165v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E. Berthouze-Aranda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.11.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillet-Descas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904510v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan L. Duda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2012.08.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982708v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Lemyre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904493v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Lemyre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947506v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2009.05.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9QNXD2J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904458v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000027" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345464v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautheur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.12.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS28FW9L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042581v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389012v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brustad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-6402.2006.00311.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388556v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Carpenter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207590143000243" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Martinek" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.109" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388553v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pelletier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.98" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387230v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390100071404" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352071v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387227v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>