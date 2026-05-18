--- v1 (2026-04-24)
+++ v2 (2026-05-18)
@@ -572,451 +572,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived expertise among physical education teachers: the role of personal and contextual factors</w:t>
+                <w:t xml:space="preserve">Editorial: Performance optimization in racket sports: The influence of psychological techniques, factors, and strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerian Cece</w:t>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teacher Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13664530.2023.2291052⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1140681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010686v1</w:t>
+                <w:t xml:space="preserve">hal-03971821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Performance optimization in racket sports: The influence of psychological techniques, factors, and strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obesity in Childhood and Adolescence: The Role of Motivation for Physical Activity, Self-Esteem, Implicit and Explicit Attitudes toward Obesity and Physical Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dominique</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+                <w:t xml:space="preserve">Silvia Scotto Di Luzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ballereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufyane Chahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1140681⟩</w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (7), pp.1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children10071177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971821v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity in Childhood and Adolescence: The Role of Motivation for Physical Activity, Self-Esteem, Implicit and Explicit Attitudes toward Obesity and Physical Activity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceived expertise among physical education teachers: the role of personal and contextual factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ballereau</w:t>
+                <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufyane Chahdi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (7), pp.1177. </w:t>
+              <w:t xml:space="preserve">Teacher Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (1), pp.44-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children10071177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13664530.2023.2291052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518733v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional intelligence training program for adolescents involved in intensive training centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (6), pp.1026-1049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1050,130 +1050,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity in Childhood and Adolescence: The Role of Motivation for Physical Activity, Self-Esteem, Implicit and Explicit Attitudes toward Obesity and Physical Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Scotto Di Luzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ballereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufyane Chahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (7), pp.1177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/children10071177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010700v1</w:t>
@@ -1210,51 +1210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teacher Educator</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 57 (1), pp.45-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1288,90 +1288,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial Effects of Motor Imagery and Self-Talk on Service Performance in Skilled Tennis Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1405,51 +1405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of stress, recovery and coping on burnout symptoms of young elite table-tennis players: A prospective multilevel study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1607,625 +1607,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Physical Activity and Reducing Sedentary Behaviors among French Adolescent Girls from Low-Incomes Communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exercise and Physical Activity eHealth in COVID-19 Pandemic: A Cross-Sectional Study of Effects on Motivations, Behavior Change Mechanisms, and Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nicaise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+                <w:t xml:space="preserve">Flavia Bonaiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bethania Rauseo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+                <w:t xml:space="preserve">Marino Bonaiuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/adolescents1020017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.618362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284489v1</w:t>
+                <w:t xml:space="preserve">hal-03239447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise and Physical Activity eHealth in COVID-19 Pandemic: A Cross-Sectional Study of Effects on Motivations, Behavior Change Mechanisms, and Behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavia Bonaiuto</w:t>
+                <w:t xml:space="preserve">Athletes’ motivational and emotional outcomes related to a Need-Supportive intervention in intensive training centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marino Bonaiuto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet Descas</w:t>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.618362⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (6), pp.1206-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10413200.2021.1941425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239447v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional determinants and consequences of flow experience of young elite athletes involved in intensive training centers across the competitive season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (3), pp.896-914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1612197X.2021.1929399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic psychological need profiles among adolescent athletes in intensive training settings: Relationships with sport burnout and engagement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gareau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Stress Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/str0000226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athletes’ motivational and emotional outcomes related to a Need-Supportive intervention in intensive training centers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérian Cece</w:t>
+                <w:t xml:space="preserve">Promoting Physical Activity and Reducing Sedentary Behaviors among French Adolescent Girls from Low-Incomes Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bethania Rauseo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (6), pp.1206-1226. </w:t>
+              <w:t xml:space="preserve">Adolescents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.212-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10413200.2021.1941425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/adolescents1020017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730024v1</w:t>
+                <w:t xml:space="preserve">hal-03284489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adopting the Situation in School Questionnaire to Examine Physical Education Teachers’ Motivating and Demotivating Styles Using a Circumplex Approach</w:t>
               </w:r>
@@ -2237,51 +2237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aelterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (9), pp.1255-1267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2456,408 +2456,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of dispositional emotion regulation strategies on the longitudinal emotional process and subjective performance during a competitive season</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construct Validity of the French Shirom-Melamed Vigor Measure (F-SMVM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mae Brenas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17461391.2020.1862304⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychological Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), pp.372-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1015-5759/a000518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149431v1</w:t>
+                <w:t xml:space="preserve">hal-02331982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construct Validity of the French Shirom-Melamed Vigor Measure (F-SMVM)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longitudinal emotional process among adolescent soccer player in intensive training centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Trouilloud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yohan Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pupier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychological Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1015-5759/a000518⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (11-12), pp.1368-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2019.1662538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331982v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal emotional process among adolescent soccer player in intensive training centre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Pupier</w:t>
+                <w:t xml:space="preserve">The role of dispositional emotion regulation strategies on the longitudinal emotional process and subjective performance during a competitive season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Nicolas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Mae Brenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (11-12), pp.1368-1379. </w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2019.1662538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17461391.2020.1862304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450863v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental training program in racket sports: A systematic review</w:t>
               </w:r>
@@ -2869,51 +2869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Racket Sports Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2947,64 +2947,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding parent stressors and coping experiences in elite sports contexts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3064,77 +3064,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived parental behaviours and motivational processes among adolescent athletes in intensive training centres: A profile approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Lienhart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3233,51 +3233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Épron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp. 281-297. </w:t>
@@ -3341,51 +3341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3431,77 +3431,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between elite adolescent athletes' perceptions of parental behaviors and their motivational processes: Does sex matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Lienhart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3574,90 +3574,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Sport Motivation Among Young Athletes in Intensive Training Settings: Using Methodological Advances to Explore Temporal Structure of Youth Behavioral Regulation in Sport Questionnaire Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Lienhart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (1), pp.24-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3691,64 +3691,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Role of Sport Sense of Community in Perceived Athlete Burnout, Sport Motivation, and Engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Scotto Di Luzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3834,77 +3834,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43, pp.128-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3951,51 +3951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BURN-OUT ET ENGAGEMENT CHEZ LES ENSEIGNANTS DU SECONDAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, L'égalité entre les filles et les garçons, entre les femmes et les hommes, dans le système éducatif, 4 (99), pp.71-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4029,51 +4029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Activity in Adolescence and Substance Use: Factors of Interdependence between Local Community and Relational Micro-systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Scotto Di Luzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortuna Procentese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4133,90 +4133,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion profiles and their motivational antecedents among adolescent athletes in intensive training settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gareau</w:t>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4224,3817 +4224,3829 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35, pp.198-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psychsport.2018.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity and reliability of questionnaire on perceived professional identity among teachers (QIPPE) scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Educational Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59, pp.235-243. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stueduc.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and evaluation of the psychometric properties of a new measure of athlete burnout: The Athlete Burnout Scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Stress Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (S1), pp.108-123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/str0000083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate-intensity endurance-exercise training in patients with sickle-cell disease without severe chronic complications (EXDRE): an open-label randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnabas Gellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Galactéros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (11), pp.e554-e562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S2352-3026(18)30163-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance based self-esteem and athlete-identity in athlete burnout: A person-centered approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hassmén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38, pp.56-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psychsport.2018.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Sport Motivation Among Young Athletes in Intensive Training Settings: The Role of Basic Psychological Needs Satisfaction and Thwarting in the Profiles of Motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Lienhart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (4), pp.186-195. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jsep.2017-0195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and validation of the Sport Sense of Community in Adolescence Questionnaire (SSCAQ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Scotto Di Luzio</w:t>
+                <w:t xml:space="preserve">Revue de littérature du burnout dans le milieu sportif : vers une opérationnalisation des conceptualisations et une meilleure compréhension de ce phénomène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Community Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2016006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcop.21892⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330987v1</w:t>
+                <w:t xml:space="preserve">hal-02042623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de littérature du burnout dans le milieu sportif : vers une opérationnalisation des conceptualisations et une meilleure compréhension de ce phénomène</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+                <w:t xml:space="preserve">Construction and validation of the Sport Sense of Community in Adolescence Questionnaire (SSCAQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Scotto Di Luzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Ferrand</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortuna Procentese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2016006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Community Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (6), pp.783-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcop.21892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02042623v1</w:t>
+                <w:t xml:space="preserve">hal-02330987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between the perceived quality of the coach–athlete relationship and athlete burnout: An examination of the mediating role of achievement goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22, pp.210-217. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2015.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athlete Burnout and the Risk of Dropout among Young Elite Handball Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport Psychologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (2), pp.123-130. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/tsp.2014-0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Burnout Perceptions During Adolescence Among High-Level Athletes: A Developmental and Gendered Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37 (4), pp.436-448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/jsep.2014-0251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athlete burnout and motivational dynamics: a multiple case follow-up study among elite BMX riders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+                <w:t xml:space="preserve">Social antecedents and consequences of sport gender stereotypes during adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Sport and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology of Women Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (2), pp.259-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0361684313505844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4100/jhse.2014.91.04⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02042638v1</w:t>
+                <w:t xml:space="preserve">hal-00947424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social antecedents and consequences of sport gender stereotypes during adolescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+                <w:t xml:space="preserve">Athlete burnout and motivational dynamics: a multiple case follow-up study among elite BMX riders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Women Quarterly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4100/jhse.2014.91.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0361684313505844⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00947424v1</w:t>
+                <w:t xml:space="preserve">hal-02042638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relazione allenatore-atleta in adolescenza: implicazioni per il benessere percepito. Uno studio qualitativo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Scotto Di Luzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortuna Procentese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSICOLOGIA DELLA SALUTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, pp.50-72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/pds2014-001003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reciprocal effects model of the temporal ordering of motivation and burnout among youth table tennis players in intensive training settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Decret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (17), pp.1648-1658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02640414.2014.912757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation française de l’échelle de rumination de colère (ARS)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les conditions d’une qualité d’engagement, d’un état mental optimal chez le sportif et en particulier le « flow »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Deflandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trails Endurance Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-série spécial entrainement</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337165v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions d’une qualité d’engagement, d’un état mental optimal chez le sportif et en particulier le « flow »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation française de l’échelle de rumination de colère (ARS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie E. Berthouze-Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deflandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trails Endurance Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (5), pp.339-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2012.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337024v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to achieve in elite training centers without burning out? An achievement goal perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14, pp.72-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Achieve in Elite Training Centers without Burning Out? An Achievement Goal Theory Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan L. Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14, pp.72-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psychsport.2012.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective study of the influence of perceived coaching style on burnout propensity in elite adolescent athletes: using a self-determination theory perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">A Prospective Study of the Influence of Perceived Coaching Style on Burnout Propensity in High Level Young Athletes: Using a Self-Determination Theory Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. N. Lemyre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Lemyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport Psychologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.282-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982708v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Prospective Study of the Influence of Perceived Coaching Style on Burnout Propensity in High Level Young Athletes: Using a Self-Determination Theory Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">A prospective study of the influence of perceived coaching style on burnout propensity in elite adolescent athletes: using a self-determination theory perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Nicolas Lemyre</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. N. Lemyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport Psychologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.282-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904493v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antecedents, accuracy and consequences of parental behaviours: A cross sectional study based on Eccles Expectancy-Value model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 42, pp.368-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the French version of the Competitive State Anxiety Inventory-2 Revised (CSAI-2R) including frequency and direction scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (1), pp.51-57. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2009.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a French version of the Athlete Burnout Questionnaire: In Competitive Sport and Physical Education Context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychological Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (3), pp.203-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1027/1015-5759/a000027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vous avez dit burnout? Derrière le mot, un stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches du handball</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre orientations motivationnelles et burnout : une étude chez des adolescents du pôle espoir handball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (1), pp.35-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scispo.2007.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre orientations motivationnelles et burnout : une étude chez des adolescents du pôle espoir handball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (1), pp.35-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding female sport attrition in a stereotypical male sport within the framework of Eccles' expectancy-value model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Guillet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fontayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Brustad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Women Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30, pp.358-368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1471-6402.2006.00311.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting persistence or withdrawal in female handballers with Social Exchange theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Influence of Teacher Expectations on Students Achievement in Physical Education Classes: Pygmalion Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G. Martinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Cury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 37 (2), pp.92-104. </w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 32 (5), pp.591-607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207590143000243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388556v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Teacher Expectations on Students Achievement in Physical Education Classes: Pygmalion Revisited</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Motivation and Dropout in Female Handballers: A 21-month Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas G. Martinek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Robert Vallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 32 (5), pp.591-607. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejsp.109⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 32 (3), pp.395-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388548v1</w:t>
+                <w:t xml:space="preserve">hal-00388553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivation and Dropout in Female Handballers: A 21-month Prospective Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Predicting persistence or withdrawal in female handballers with Social Exchange theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejsp.98⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37 (2), pp.92-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207590143000243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388553v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Coach's Task- and Ego-Involving Climate on the Changes in Perceived Competence, Relatedness, and Autonomy Among Girl Handballers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1 (4), pp.Available at. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17461390100071404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entraîneur-entraîné(e)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches du handball</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 56, pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">If it contradicts my gender role, I'll stop&amp;quot;: Introducing survival analysis to study the effects of gender typing on the time of withdrawal from sport practice: A 3-year study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Guillet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fontayne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 50 (4), pp.417-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abandon sportif. De l'approche descriptive aux modèles interactionnistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Guillet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Motricité : revue scientifique de l'ACAPS / ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 41, pp.47-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8102,51 +8114,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C7F1332"/>
+    <w:nsid w:val="DD1AF5B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8333,51 +8345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-guillet-descas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2248-3720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1529463" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boithias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Truc Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Julin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091194" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Laujac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Franceschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rozand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302556" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010686v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Cece" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13664530.2023.2291052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dominique" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1140681" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Scotto Di Luzio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ballereau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Chahdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10071177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2023.2176565" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08878730.2021.1991540" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.778468" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1007697" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon&#8208;kaestner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22633" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethania Rauseo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/adolescents1020017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bonaiuto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Bonaiuto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet Descas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.618362" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010717v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Juhel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.1929399" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gareau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000226" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730024v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2021.1941425" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aelterman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vansteenkiste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147342" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03149436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchesne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2019.1709562" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03149431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Brenas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2020.1862304" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000518" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Saby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pupier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2019.1662538" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03149442v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/Digibug.63721" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339574v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knight" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000186" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03339510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101708" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097865v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332222v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VCFB7J0G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119873988" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332127v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0194" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Daigle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2019.1575298" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332137v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02199846" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortuna Procentese" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1067828X.2019.1623144" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.01.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328525v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stueduc.2018.09.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000083" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128950v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Gellen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Galact&#233;ros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Merlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(18)30163-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042604v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gustafsson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hassm&#233;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.05.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0195" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcop.21892" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042623v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C8WFDS5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042631v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.08.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRMSHKXH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042627v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2014-0140" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042636v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudreau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chanal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2014-0251" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4100/jhse.2014.91.04" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947424v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Plaza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361684313505844" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/pds2014-001003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Decret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.912757" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337165v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E. Berthouze-Aranda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.11.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillet-Descas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904510v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan L. Duda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2012.08.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982708v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Lemyre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904493v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Lemyre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947506v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2009.05.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9QNXD2J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904458v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000027" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345464v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautheur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.12.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS28FW9L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042581v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389012v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brustad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-6402.2006.00311.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388556v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Carpenter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207590143000243" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Martinek" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.109" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388553v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pelletier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.98" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387230v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390100071404" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352071v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387227v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-guillet-descas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2248-3720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1529463" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boithias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Truc Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Julin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091194" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Laujac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Franceschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rozand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302556" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dominique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1140681" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Scotto Di Luzio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ballereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Chahdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10071177" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Cece" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13664530.2023.2291052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2023.2176565" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08878730.2021.1991540" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.778468" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1007697" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon&#8208;kaestner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22633" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bonaiuto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Bonaiuto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet Descas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.618362" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2021.1941425" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Juhel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.1929399" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gareau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000226" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethania Rauseo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/adolescents1020017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aelterman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vansteenkiste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147342" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03149436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchesne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2019.1709562" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000518" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Saby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pupier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2019.1662538" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03149431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Brenas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2020.1862304" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03149442v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/Digibug.63721" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339574v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knight" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000186" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03339510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101708" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097865v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332222v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VCFB7J0G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119873988" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332127v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0194" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Daigle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2019.1575298" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332137v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02199846" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortuna Procentese" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1067828X.2019.1623144" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.01.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMD2P48M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stueduc.2018.09.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000083" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Gellen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Galact&#233;ros" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Merlet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(18)30163-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042604v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gustafsson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hassm&#233;n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.05.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325123v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0195" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042623v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C8WFDS5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcop.21892" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042631v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.08.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRMSHKXH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2014-0140" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chanal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2014-0251" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947424v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Plaza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361684313505844" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4100/jhse.2014.91.04" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332037v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/pds2014-001003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042649v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Decret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.912757" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337024v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337165v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E. Berthouze-Aranda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.11.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982707v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillet-Descas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan L. Duda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2012.08.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904493v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Lemyre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982708v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Lemyre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947506v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042660v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2009.05.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9QNXD2J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904458v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000027" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345231v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345464v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautheur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.12.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS28FW9L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042581v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389012v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brustad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-6402.2006.00311.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388548v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Martinek" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.109" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388553v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pelletier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.98" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388556v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Carpenter" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207590143000243" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387230v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390100071404" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352071v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387227v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387228v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>