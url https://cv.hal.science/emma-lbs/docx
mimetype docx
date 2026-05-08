--- v0 (2026-03-19)
+++ v1 (2026-05-08)
@@ -584,96 +584,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de réécriture, processus de création au prisme d’un récit d’enquête criminelle</w:t>
+                <w:t xml:space="preserve">Le numérique au prisme de l’atelier d’écriture. Repenser l’atelier comme dispositif de médiation et de transformation pédagogique dans le champ universitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Forum APEF 2025", Faro, Université de l'Algarve, Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APEF, Oct 2025, Faro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">COLLOQUE R0C-25 -Vers des formations numériques critiques et émancipatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TELUQ; REFAD, Oct 2025, EN LIGNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200399v1</w:t>
+                <w:t xml:space="preserve">hal-05486050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique au prisme de l'atelier d'écriture. Repenser l'atelier comme dispositif de médiation et de transformation pédagogique dans le champ universitaire. L'atelier d'écriture, entre espace de créativité, laboratoire d'idées et expériences numériques.</w:t>
               </w:r>
@@ -722,96 +722,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique au prisme de l’atelier d’écriture. Repenser l’atelier comme dispositif de médiation et de transformation pédagogique dans le champ universitaire.</w:t>
+                <w:t xml:space="preserve">Processus de réécriture, processus de création au prisme d’un récit d’enquête criminelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE R0C-25 -Vers des formations numériques critiques et émancipatrices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TELUQ; REFAD, Oct 2025, EN LIGNE, France</w:t>
+              <w:t xml:space="preserve">"Forum APEF 2025", Faro, Université de l'Algarve, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APEF, Oct 2025, Faro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486050v1</w:t>
+                <w:t xml:space="preserve">hal-05200399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉCRIRE L'ENQUÊTE CRIMINELLE : PROCESSUS DE RÉÉCRITURE, PROCESSUS DE CRÉATION .</w:t>
               </w:r>
@@ -860,165 +860,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier et écrire le réel : le cas d’un récit d’enquête sur les empoisonneuses de l’entre-deux guerres.</w:t>
+                <w:t xml:space="preserve">La série Reign au prisme de la Renaissance : une représentation sulfureuse de l’époque au service de préoccupations contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature et cartographie numérique : gestes d’écriture contemporains (Bruxelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Louvain, Jun 2024, BRUXELLES, France</w:t>
+              <w:t xml:space="preserve">Séminaire Littérature Populaire et Cultures Médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPCM, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595358v1</w:t>
+                <w:t xml:space="preserve">hal-04595382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La série Reign au prisme de la Renaissance : une représentation sulfureuse de l’époque au service de préoccupations contemporaines</w:t>
+                <w:t xml:space="preserve">Visibilité, invisibilité: : esthétique de la revenance au féminin dans les récits du 19e siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Littérature Populaire et Cultures Médiatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPCM, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Secrecy and revealing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SDN 19ème, Apr 2024, London, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595382v1</w:t>
+                <w:t xml:space="preserve">hal-04521492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire le crime à partir du réel. Situation, enjeux, perspectives.</w:t>
               </w:r>
@@ -1067,120 +1067,120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibilité, invisibilité: : esthétique de la revenance au féminin dans les récits du 19e siècle.</w:t>
+                <w:t xml:space="preserve">Cartographier et écrire le réel : le cas d’un récit d’enquête sur les empoisonneuses de l’entre-deux guerres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Secrecy and revealing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SDN 19ème, Apr 2024, London, France</w:t>
+              <w:t xml:space="preserve">Littérature et cartographie numérique : gestes d’écriture contemporains (Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain, Jun 2024, BRUXELLES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521492v1</w:t>
+                <w:t xml:space="preserve">hal-04595358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience sur le projet « Webdocumentaires : JO 2024&amp;quot;, en L3 Sciences du Langage, Université Paul Valéry, Montpellier.</w:t>
+                <w:t xml:space="preserve">Feedback on the “Web Documentaries: 2024 Olympics” project, in the third year of the Language Sciences program at Paul Valéry University, Montpellier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées des INSPE d'Occitanie</w:t>
             </w:r>
             <w:r>
@@ -1205,51 +1205,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écriture du crime, de la presse ancienne à sa métamorphose en Littérature. Déconstruire l'archétype de l'Empoisonneuse.</w:t>
+                <w:t xml:space="preserve">Writing about Crime: From Early Journalism to Its Transformation into Literature. Deconstructing the Archetype of the Poisoner.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuit des Chercheurs 2023_Génopolys</w:t>
             </w:r>
             <w:r>
@@ -1772,51 +1772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laboureyras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595374v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593717v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521480v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214435v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200399v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595358v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267310v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04521512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laboureyras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595374v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593717v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521480v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214435v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486050v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267310v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04521512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>