--- v1 (2026-05-08)
+++ v2 (2026-05-30)
@@ -91,413 +91,551 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier le crime : les représentations de l’espace dans la BD A Short Story. La véritable histoire du Dahlia Noir de Florent Maudoux et Run.</w:t>
+                <w:t xml:space="preserve">The discursive construction of a restrictive feminine norm in the interwar press: a case study of the “Poisoner” figure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue : Langues, Discours et inter cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (2)</w:t>
+              <w:t xml:space="preserve">Studies in Linguistics and Language Education (SLLE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446596v1</w:t>
+                <w:t xml:space="preserve">hal-05624797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démarche d’enquête dans le cadre d’une thèse en recherche-création, au prisme des Disparus de Daniel Mendelsohn&amp;quot;.</w:t>
+                <w:t xml:space="preserve">Cartographier le crime : les représentations de l’espace dans la BD A Short Story. La véritable histoire du Dahlia Noir de Florent Maudoux et Run.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Akofena - Revue scientifique des Sciences du Langage, Lettres, Langues &amp; Communication, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12</w:t>
+              <w:t xml:space="preserve">revue : Langues, Discours et inter cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595374v1</w:t>
+                <w:t xml:space="preserve">hal-05446596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibilité, invisibilité : réflexion sur une esthétique de la revenance au féminin dans quelques récits du 19e siècle.</w:t>
+                <w:t xml:space="preserve">Bénédicte Étienne et Christine Mongenot (dir.), La transmodalisation : ressource pour lire le texte littéraire ?, revue Le français aujourd’hui, no 220.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ziglôbitha, Revue des Arts, Linguistique, Littérature &amp; Civilisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La formation à l’écrit des étudiant·e·s universitaires en exil : enjeux et perspectives didactiques, 73 (220)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593717v1</w:t>
+                <w:t xml:space="preserve">hal-05615585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enquête dans le récit contemporain, une représentation esthétique du labyrinthe.</w:t>
+                <w:t xml:space="preserve">La démarche d’enquête dans le cadre d’une thèse en recherche-création, au prisme des Disparus de Daniel Mendelsohn&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers ERTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Cahiers ERTA, 37-38</w:t>
+              <w:t xml:space="preserve">Akofena - Revue scientifique des Sciences du Langage, Lettres, Langues &amp; Communication, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521480v1</w:t>
+                <w:t xml:space="preserve">hal-04595374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Visibilité, invisibilité : réflexion sur une esthétique de la revenance au féminin dans quelques récits du 19e siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ziglôbitha, Revue des Arts, Linguistique, Littérature &amp; Civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enquête dans le récit contemporain, une représentation esthétique du labyrinthe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers ERTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cahiers ERTA, 37-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François TADDEI, Et si nous ? Comment relever ensemble les défis du XXIème siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LHUMAINE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Numérique, Humanités et Sciences du langage, 1 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34745/numerev_1895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -507,1008 +645,1008 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le laboratoire du récit. Numérique et Intelligences Artificielles : catalyseurs de créativité et d'innovation pédagogique dans le cadre d'un projet collaboratif?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE AUPTIC 2026-LAUSANNE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUPTIC Education; UNIL; HEPVS, Jan 2026, LAUSANNE, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique au prisme de l’atelier d’écriture. Repenser l’atelier comme dispositif de médiation et de transformation pédagogique dans le champ universitaire.</w:t>
+                <w:t xml:space="preserve">Processus de réécriture, processus de création au prisme d’un récit d’enquête criminelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE R0C-25 -Vers des formations numériques critiques et émancipatrices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TELUQ; REFAD, Oct 2025, EN LIGNE, France</w:t>
+              <w:t xml:space="preserve">"Forum APEF 2025", Faro, Université de l'Algarve, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APEF, Oct 2025, Faro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05486050v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique au prisme de l'atelier d'écriture. Repenser l'atelier comme dispositif de médiation et de transformation pédagogique dans le champ universitaire. L'atelier d'écriture, entre espace de créativité, laboratoire d'idées et expériences numériques.</w:t>
+                <w:t xml:space="preserve">Le numérique au prisme de l’atelier d’écriture. Repenser l’atelier comme dispositif de médiation et de transformation pédagogique dans le champ universitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE ROC 2025-22 au 24 octobre 2025 Le numérique en éducation, quelles places pour une éducation anthropocentrée : vers des formations numériques critiques et émancipatrices.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ROC-25; i-TEQ; REFAD; CADRE21; GRIIPTIC; Université Teluq, Oct 2025, En ligne, Canada</w:t>
+              <w:t xml:space="preserve">COLLOQUE R0C-25 -Vers des formations numériques critiques et émancipatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TELUQ; REFAD, Oct 2025, EN LIGNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315573v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de réécriture, processus de création au prisme d’un récit d’enquête criminelle</w:t>
+                <w:t xml:space="preserve">Le numérique au prisme de l'atelier d'écriture. Repenser l'atelier comme dispositif de médiation et de transformation pédagogique dans le champ universitaire. L'atelier d'écriture, entre espace de créativité, laboratoire d'idées et expériences numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Forum APEF 2025", Faro, Université de l'Algarve, Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APEF, Oct 2025, Faro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">COLLOQUE ROC 2025-22 au 24 octobre 2025 Le numérique en éducation, quelles places pour une éducation anthropocentrée : vers des formations numériques critiques et émancipatrices.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ROC-25; i-TEQ; REFAD; CADRE21; GRIIPTIC; Université Teluq, Oct 2025, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200399v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉCRIRE L'ENQUÊTE CRIMINELLE : PROCESSUS DE RÉÉCRITURE, PROCESSUS DE CRÉATION .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum APEF 2025 (Ré)écriture(s) et réception(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Forum APEF 2025,; Université de l'Algarve Faculté des Sciences Humaines et Sociales, Oct 2025, Faro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La série Reign au prisme de la Renaissance : une représentation sulfureuse de l’époque au service de préoccupations contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Littérature Populaire et Cultures Médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LPCM, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibilité, invisibilité: : esthétique de la revenance au féminin dans les récits du 19e siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secrecy and revealing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SDN 19ème, Apr 2024, London, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire le crime à partir du réel. Situation, enjeux, perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales "Arts et Documents"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes-Côte d'Azur, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier et écrire le réel : le cas d’un récit d’enquête sur les empoisonneuses de l’entre-deux guerres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et cartographie numérique : gestes d’écriture contemporains (Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Louvain, Jun 2024, BRUXELLES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on the “Web Documentaries: 2024 Olympics” project, in the third year of the Language Sciences program at Paul Valéry University, Montpellier.</w:t>
+                <w:t xml:space="preserve">Writing about Crime: From Early Journalism to Its Transformation into Literature. Deconstructing the Archetype of the Poisoner.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées des INSPE d'Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de Montpellier, Jun 2023, Cap d'Agde, France</w:t>
+              <w:t xml:space="preserve">Nuit des Chercheurs 2023_Génopolys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nuit des Chercheurs-Génopolys, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267373v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing about Crime: From Early Journalism to Its Transformation into Literature. Deconstructing the Archetype of the Poisoner.</w:t>
+                <w:t xml:space="preserve">La magie dans les Arts et la Littérature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuit des Chercheurs 2023_Génopolys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nuit des Chercheurs-Génopolys, Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">La Magie dans les Arts et la Littérature: de l'Antiquité aux séries contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Temps Libre, Jan 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267378v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La magie dans les Arts et la Littérature.</w:t>
+                <w:t xml:space="preserve">Feedback on the “Web Documentaries: 2024 Olympics” project, in the third year of the Language Sciences program at Paul Valéry University, Montpellier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Magie dans les Arts et la Littérature: de l'Antiquité aux séries contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Temps Libre, Jan 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5èmes journées des INSPE d'Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Montpellier, Jun 2023, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267362v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture du crime dans la littérature hyper-contemporaine : focus sur le récit d'enquête&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle "Sueurs Froides"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BU des Cerclades, Université de CERGY, May 2023, CERGY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enquête historique en recherche-création. Quelle leçon d’écriture tirer de la lecture des &amp;quot;Disparus&amp;quot; de Daniel Mendelsohn ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présence des Disparus de Daniel Mendelsohn dans la création contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Brodziak; Aurélie Barjonet, Jun 2023, Neuville - Maison internationale de la recherche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1518,114 +1656,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d'un fonds d'archives: contextualisation, narration, fictionnalisation. Écriture d'un récit d'enquête sur les empoisonneuses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littérature générale [cs.GL]. Cy Cergy Paris Université, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04521512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1772,51 +1910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laboureyras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595374v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593717v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521480v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214435v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486050v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267310v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04521512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laboureyras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446596v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1895" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486050v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04521512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>