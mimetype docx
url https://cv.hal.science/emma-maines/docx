--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -3080,51 +3080,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="605602F7"/>
+    <w:nsid w:val="50E416BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>