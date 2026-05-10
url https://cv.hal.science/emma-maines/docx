--- v1 (2026-04-04)
+++ v2 (2026-05-10)
@@ -406,217 +406,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03382904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La revue &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; : politique éditoriale et science ouverte</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution et variabilité des populations et des pratiques au 5e millénaire en Haute-Nubie : une analyse de cinq cimetières néolithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Verardo</w:t>
+                <w:t xml:space="preserve">Maines Emma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 73, pp.8-10</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354334v1</w:t>
+                <w:t xml:space="preserve">hal-03102085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution et variabilité des populations et des pratiques au 5e millénaire en Haute-Nubie : une analyse de cinq cimetières néolithiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maines Emma</w:t>
+                <w:t xml:space="preserve">La revue &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; : politique éditoriale et science ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Maines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Sellier</w:t>
+                <w:t xml:space="preserve">Valentin Verardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102085v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival kit for the afterlife or instruction manual for prehistorians? Staging artefact production in Middle Neolithic cemetery Kadruka 23, Upper Nubia, Sudan</w:t>
               </w:r>
@@ -654,51 +654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamya Khalidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.e31 1-8. </w:t>
@@ -736,51 +736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neolithic burial ground from Upper Nubia as seen from recent work at Kadruka 23 (KDK23)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louiza Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1136,90 +1136,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolithic life and afterlife in Upper Nubia as seen from recent work at Kadruka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louiza Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maines Emma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1257,51 +1257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funerary practices of the Upper Nubian Neolithic revisited in light of a multidisciplinary approach to the Kadruka-23 site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louiza Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1499,51 +1499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques pré- et post-dépositionnelles du Néolithique de Haute-Nubie : enveloppement et transport des corps dans le cimetière Kadruka 23 (Soudan).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louiza Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1784,64 +1784,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maines Emma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences de l'Institut Français de Khartoum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Karthoum (Soudan), Soudan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1879,51 +1879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burying Children and Infants at Kadruka 23: New Insights into Juvenile Identity and Disposal of the Dead in the Nubian Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Maines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2006,64 +2006,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biological assessment of continuity and change in the Neolithic populations of Upper Nubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maines Emma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Millet &amp; V. Rondot, dir. (avec la collab. de M. Payraudeau &amp; P. Tallet). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th International Conference for Nubian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Musée du Louvre/Sorbonne Université-CRES/Revue Kush (20), pp.109-124, 2024, 978-2-72471-049-6</w:t>
@@ -2105,51 +2105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burying Children and Infants at Kadruka 23: New Insights into Juvenile Identity and Disposal of the Dead in the Nubian Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Maines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2230,51 +2230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burying Children and Infants at Kadruka 23: New Insights into Juvenile Identity and Disposal of the Dead in the Nubian Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Maines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chambon Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2342,51 +2342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into Juvenile Identity and Disposal of the Dead in the Nubian Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Maines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,51 +2570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiter un ensemble funéraire du Néolithique soudanais : le cimetière Kadruka 18 (fouilles J. Reinold)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Maines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2716,51 +2716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Maines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2021, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -2821,51 +2821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Maines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2021, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -3080,51 +3080,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50E416BE"/>
+    <w:nsid w:val="E750C176"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3311,51 +3311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-maines" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5822-526X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244906017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2131159474454427662861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lamy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.7026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03382904v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verardo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102085v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maines Emma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2021.151" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Aoudia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03946553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Jaulneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Renard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2925" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01548563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gilon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0174-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513750v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193151v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Philippe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois Olivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02899987v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA01H078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-maines" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5822-526X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244906017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2131159474454427662861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lamy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.7026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03382904v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maines Emma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2021.151" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Aoudia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03946553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Jaulneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Renard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2925" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01548563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gilon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0174-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513750v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193151v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Philippe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois Olivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02899987v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA01H078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>