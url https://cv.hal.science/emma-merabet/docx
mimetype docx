--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -160,178 +160,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éliane Beaufils et Climène Perrin (dir.). 2024. L’écologie en scène: Théâtres politiques et politiques théâtrales (Saint-Denis: Presses Universitaires de Vincennes)</w:t>
+                <w:t xml:space="preserve">Le théâtre, au-delà de l’humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Merabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Theatre and Performance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jeu : Revue de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (193)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522342v1</w:t>
+                <w:t xml:space="preserve">hal-05090051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théâtre, au-delà de l’humain</w:t>
+                <w:t xml:space="preserve">Éliane Beaufils et Climène Perrin (dir.). 2024. L’écologie en scène: Théâtres politiques et politiques théâtrales (Saint-Denis: Presses Universitaires de Vincennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Merabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeu : Revue de théâtre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Theatre and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21827/ejtp.7.1.42842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05090051v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Paysages vaporeux : les phénomènes chorégraphiques de Mette Ingvartsen »</w:t>
               </w:r>
@@ -978,178 +978,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">attentionS à la matière : qu’est-ce que le non-vivant fait aux arts vivants ?</w:t>
+                <w:t xml:space="preserve">Scènes de la disparition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Merabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clôture du "projet vert pilote" au Théâtre Poche/GVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michèle Pralong; Sylvie Kleiber, May 2025, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Journée d'études « Montagnes cinétiques : témoigner pour les phénomènes terrestres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Chanel, Mar 2025, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522355v1</w:t>
+                <w:t xml:space="preserve">hal-05522353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scènes de la disparition</w:t>
+                <w:t xml:space="preserve">attentionS à la matière : qu’est-ce que le non-vivant fait aux arts vivants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études « Montagnes cinétiques : témoigner pour les phénomènes terrestres »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Chanel, Mar 2025, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Clôture du "projet vert pilote" au Théâtre Poche/GVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michèle Pralong; Sylvie Kleiber, May 2025, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522353v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Au temps des métamorphoses : danser et panser les abîmes du monde »</w:t>
               </w:r>
@@ -1849,51 +1849,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écologie comme expérience. Vivre (à) la limite</w:t>
+                <w:t xml:space="preserve">L'écologie comme expérience : vivre (à) la limite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Bondon</w:t>
@@ -1925,52 +1925,74 @@
                 <w:t xml:space="preserve">Cindy Gervolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Guérin-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ENS Éditions. , 2025, La croisée des chemins, Pierre-François Moreau et Arnaud Milanese, 979-10-362-0863-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Marine Bedon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 159 p., 2025, La croisée des chemins, Pierre-François Moreau; Arnaud Milanese, 979-10-362-0863-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14zzg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -1991,231 +2013,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pérégrinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENS Éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écologie comme expérience. Vivre (à) la limite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 979-10-362-0863-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« À l’épreuve des matières mésomorphes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Merabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Guay, J.-M. Larrue, N. Nolette (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre et Nouveaux matérialismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses de l'Université de Montréal, pp.229-243, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2225,91 +2247,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Décentrer l’humain ? Notes pour des scènes post-anthropocentriques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Merabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2319,114 +2341,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Décentrer l’humain sur les scènes contemporaines : mutations dramaturgiques et perspectives écopoétiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Merabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université Lyon 2 Lumière, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04881199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2494,51 +2516,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA4CCFD3"/>
+    <w:nsid w:val="1AD1FEEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2725,51 +2747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-merabet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1107-0714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522342v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Merabet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/ejtp.7.1.42842" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090051v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04881186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04881184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cort&#233;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04881168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04881149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087429v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Noel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sermon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6501" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400882v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6446" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cluzeaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04882033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04882027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04882047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04882040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04882057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04881996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04882013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04881191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465981v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.5801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Bondon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauch&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gervolino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gu&#233;rin-Turcq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alibert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Couturier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04881138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04881160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-04881199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emma-merabet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1107-0714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090051v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Merabet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522342v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/ejtp.7.1.42842" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04881186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04881184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cort&#233;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04881168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04881149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087429v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Noel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sermon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6501" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400882v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6446" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cluzeaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04882033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04882027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04882047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04882040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04882057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04881996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04882013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04881191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465981v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.5801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Bondon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauch&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gervolino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gu&#233;rin-Turcq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100745850&amp;amp;fa=author&amp;amp;Person_ID=7434" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zzg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Couturier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04881138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04881160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-04881199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>