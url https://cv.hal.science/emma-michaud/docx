--- v0 (2026-03-06)
+++ v1 (2026-05-04)
@@ -321,295 +321,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering environmental forcings in the distribution of meiofauna and nematodes in mangroves of the Atlantic-Caribbean-East Pacific and Indo-West Pacific regions</w:t>
+                <w:t xml:space="preserve">In situ oil contamination in young mangroves: biodegradation of petroleum hydrocarbons and effects on the microbial and benthic communities, an experimental study in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Spedicato</w:t>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Zeppilli</w:t>
+                <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Lise Millera Ferriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Militon</w:t>
+                <w:t xml:space="preserve">Enora Roic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172612⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 209, pp.117285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612129v1</w:t>
+                <w:t xml:space="preserve">hal-04817921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ oil contamination in young mangroves: biodegradation of petroleum hydrocarbons and effects on the microbial and benthic communities, an experimental study in French Guiana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Deciphering environmental forcings in the distribution of meiofauna and nematodes in mangroves of the Atlantic-Caribbean-East Pacific and Indo-West Pacific regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Spedicato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Zeppilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Enora Roic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 209, pp.117285. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 930, pp.172612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817921v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical plumbing of pioneer mangrove intertidal flats in French Guiana</w:t>
               </w:r>
@@ -755,77 +755,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Spedicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Zeppilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1006,64 +1006,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering potential mangrove microbial bioindicators to assess urban and agricultural pressures on Martinique island in the eastern Caribbean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1127,77 +1127,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nematode diversity patterns in mangroves: a review of environmental drivers at different spatial scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Spedicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Zeppilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1404,51 +1404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassiana Soares Gonçalves Serafim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gomes de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1506,429 +1506,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove microbiota along the urban-to-rural gradient of the Cayenne estuary (French Guiana, South America): Drivers and potential bioindicators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Sylvi</w:t>
+                <w:t xml:space="preserve">Two new species of mud dragons (Scalidophora: Kinorhyncha) inhabiting a human-impacted mangrove from Mayotte (Southwestern Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Jézéquel</w:t>
+                <w:t xml:space="preserve">Alberto González-Casarrubios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Spedicato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150667⟩</w:t>
+              <w:t xml:space="preserve">Zoologischer Anzeiger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 301, pp.23-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcz.2022.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576061v1</w:t>
+                <w:t xml:space="preserve">hal-03873618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Codevelopment of Mangroves and Infaunal Community Diversity in Response to the Natural Dynamics of Mud Deposition in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
+                <w:t xml:space="preserve">Olivier Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gauthier</w:t>
+                <w:t xml:space="preserve">François Fromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (5), pp.2829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su14052829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new species of mud dragons (Scalidophora: Kinorhyncha) inhabiting a human-impacted mangrove from Mayotte (Southwestern Indian Ocean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Cepeda</w:t>
+                <w:t xml:space="preserve">Mangrove microbiota along the urban-to-rural gradient of the Cayenne estuary (French Guiana, South America): Drivers and potential bioindicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Sylvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto González-Casarrubios</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emma Michaud</w:t>
+                <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologischer Anzeiger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 301, pp.23-41. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 807, pp.150667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcz.2022.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873618v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two new species of the Echinoderes coulli-group (Kinorhyncha: Cyclorhagida: Echinoderidae) from a low human-impacted mangrove swamp in French Guiana (western Atlantic Ocean)</w:t>
               </w:r>
@@ -1940,77 +1940,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Spedicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Zeppilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoologischer Anzeiger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 301, pp.179-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2038,641 +2038,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment reworking by the burrowing polychaete Hediste diversicolor modulated by environmental and biological factors across the temperate North Atlantic. A tribute to Gaston Desrosiers</w:t>
+                <w:t xml:space="preserve">First Assessment of the Benthic Meiofauna Sensitivity to Low Human-Impacted Mangroves in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+                <w:t xml:space="preserve">Claire Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Zeppilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Kristensen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Elisa Baldrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2021.151588⟩</w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f12030338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233589v1</w:t>
+                <w:t xml:space="preserve">hal-03168449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Assessment of the Benthic Meiofauna Sensitivity to Low Human-Impacted Mangroves in French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment reworking by the burrowing polychaete Hediste diversicolor modulated by environmental and biological factors across the temperate North Atlantic. A tribute to Gaston Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Michelet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
+                <w:t xml:space="preserve">Gary Banta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Baldrighi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (3), pp.338. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 541, pp.151588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/f12030338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2021.151588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168449v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and size-dependent bioturbation effects of the infaunal polychaete Nephtys incisa on sediment biogeochemistry and solute exchange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easily Implemented Methods of Radiometric Corrections for Hyperspectral-UAV-Application to Guianese Equatorial Mudbanks Colonized by Pioneer Mangroves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of marine research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1357/002224021834670801⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (23), pp.4792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13234792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873630v1</w:t>
+                <w:t xml:space="preserve">insu-03456329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easily Implemented Methods of Radiometric Corrections for Hyperspectral-UAV-Application to Guianese Equatorial Mudbanks Colonized by Pioneer Mangroves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Jaud</w:t>
+                <w:t xml:space="preserve">Density and size-dependent bioturbation effects of the infaunal polychaete Nephtys incisa on sediment biogeochemistry and solute exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sicot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emma Michaud</w:t>
+                <w:t xml:space="preserve">Qingzhi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Heilbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georges Stora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (23), pp.4792. </w:t>
+              <w:t xml:space="preserve">Journal of marine research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79 (4), pp.181-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs13234792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1357/002224021834670801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03456329v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil spill response in mangroves: why a specific ecosystem-based management is required? The case of French Guiana – a mini-review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 70 (3-4), pp.69-76</w:t>
@@ -2695,420 +2695,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and diminishing seasonality in Arctic benthic processes</w:t>
+                <w:t xml:space="preserve">Mangrove-Derived Organic and Inorganic Carbon Exchanges Between the Sinnamary Estuarine System (French Guiana, South America) and Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Morata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emma Michaud</w:t>
+                <w:t xml:space="preserve">Ray Raghab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aude Poullaouec</w:t>
+                <w:t xml:space="preserve">Romain Walcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Devesa</w:t>
+                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Le Goff</w:t>
+                <w:t xml:space="preserve">Gerd Gleixner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, The changing Arctic Ocean: consequences for biological communities, biogeochemical processes and ecosystem functioning, 378 (2181), pp.20190369. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (8), pp.e2020JG005739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JG005739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930802v1</w:t>
+                <w:t xml:space="preserve">hal-03010380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the development of ecosystem-based indicators of mangroves functioning state in the context of the EU water framework directive</w:t>
+                <w:t xml:space="preserve">Climate change and diminishing seasonality in Arctic benthic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dirberg</w:t>
+                <w:t xml:space="preserve">Nathalie Morata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Barnaud</w:t>
+                <w:t xml:space="preserve">Marie-Aude Poullaouec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brivois</w:t>
+                <w:t xml:space="preserve">Jérémy Devesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Caessteker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+                <w:t xml:space="preserve">Manon Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, The changing Arctic Ocean: consequences for biological communities, biogeochemical processes and ecosystem functioning, 378 (2181), pp.20190369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495716v1</w:t>
+                <w:t xml:space="preserve">hal-02930802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove-Derived Organic and Inorganic Carbon Exchanges Between the Sinnamary Estuarine System (French Guiana, South America) and Atlantic Ocean</w:t>
+                <w:t xml:space="preserve">Towards the development of ecosystem-based indicators of mangroves functioning state in the context of the EU water framework directive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray Raghab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Guillaume Dirberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Walcker</w:t>
+                <w:t xml:space="preserve">Geneviève Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerd Gleixner</w:t>
+                <w:t xml:space="preserve">Pierre Caessteker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3-4), pp.303-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010380v1</w:t>
+                <w:t xml:space="preserve">hal-03495716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the relationship between macro-faunal burrowing activity and mudflat geomorphology from UAV-based Structure-from-Motion photogrammetry</w:t>
               </w:r>
@@ -3228,103 +3228,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cost for Biodiversity: Records of Ciliate-Nematode Epibiosis with the Description of Three New Suctorian Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Baldrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Dovgal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Zeppilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alie Abibulaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (6), pp.224. </w:t>
@@ -3388,51 +3388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Oleszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3531,51 +3531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gleixner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3626,90 +3626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioturbation functional roles associated with mangrove development in French Guiana, South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3760,90 +3760,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachyuran crab community structure and associated sediment reworking activities in pioneer and young mangroves of French Guiana, South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4174,51 +4174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early food input on the Arctic benthos activities during the polar night</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4438,51 +4438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 90, pp.21-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4653,51 +4653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4799,51 +4799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4997,51 +4997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sundby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 326, pp.77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5118,51 +5118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Sundby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 337, pp.178 - 189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5239,51 +5239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Sundby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 326 (1), pp.77-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5633,77 +5633,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DCE MANGROVE, UNE APPROCHE INTÉGRATIVE POUR LA CRÉATION D'INDICATEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5745,77 +5745,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangrove meiofauna as bio-indicator for the monitoring of coastal and transitional waters in French Guiana (South America).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Zeppilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Baldirighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6020,51 +6020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GT DCE Mangrove - Rapport final inter-DROM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dirberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6072,51 +6072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Francais de la Biodiversité. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6138,103 +6138,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GT DCE mangrove. Rapport final Guadeloupe 2019-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dirberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Francais de la Biodiversité. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6327,51 +6327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Legranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6413,103 +6413,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil Spill response in mangroves: why a specific Ecosystem-based Management is required?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Ecosystem-based Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6547,51 +6547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic Benthic Community Structure and Functioning during Late Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Oleszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6655,103 +6655,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of oil weathering and impact in mangrove ecosystem: PRISME Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Millera Ferriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Oil Spill Conference Proceedings 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Long beach, United States. pp.634-656, </w:t>
@@ -6910,51 +6910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variation in benthic function in two high Arctic fjords (Kongsfjorden and Rijpfjorden, Svalbard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7035,51 +7035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and Impact of Oil in Mangrove Ecosystem PRISME Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7087,51 +7087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Millera Ferriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMOP Technical Seminar, Environment and Climate Change Canada, Ottawa, ON, 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Halifax, Canada</w:t>
@@ -7381,305 +7381,305 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangrove, une forêt dans la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fromard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlodna Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Le Cherche Midi, pp.167, 2018, 978-2-7491-5764-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous les palétuviers, une vie insoupçonnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francois Fromard; Emma Michaud; Martine Hossaert-McKey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mangrove, une forêt dans la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cherche-midi, 2018, 978-2-7491-5764-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096581v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04076804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7991,51 +7991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szczepanek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Silberberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika K&#281;dra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05303028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP556-2025-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04612129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Spedicato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172612" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Millera Ferriz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Roic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117285" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Klingensmith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Heilbrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Waugh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02272-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cepeda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria S&#225;nchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1342763" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Aschenbroich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02319-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04542751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172217" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04021343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02562-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Khalil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1269142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218614v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassiana Soares Gon&#231;alves Serafim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gomes de Almeida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162917" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150667" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Aller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052829" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Casarrubios" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2022.09.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gayet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2022.10.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kristensen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Banta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2021.151588" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldrighi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12030338" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzhi Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224021834670801" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Poullaouec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Devesa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0369" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dirberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010380v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Raghab" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Gleixner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG005739" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111717" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dovgal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alie Abibulaeva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12060224" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406957v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Oleszczuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.06.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gleixner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0447-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3093-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.09.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554386v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Berge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Daase" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#160;e. Renaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#160;g. Ambrose Jr." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Darnis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.08.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Wlodarska-Kowalczuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-013-1414-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808541v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K&#233;rouel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9843-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538048v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Aller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.08.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RXCB756-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438287v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Desrosiers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Sundby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hulth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.04.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFTC0KS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164281v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrosiers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sundby" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164107v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016133v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2005.05.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGRVPJ9H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Long" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Montety" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Long" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Montety" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cr&#233;mer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00532-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096771v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Zeppilli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldirighi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481350v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hubas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lamy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Robinet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05480570v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robinet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096700v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sylvi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096694v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967246v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duboscq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2017.1.634" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096678v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Bourgeois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270138v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270144v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096581v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076804v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hall&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlodna Burgos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852245v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gonon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Pelletier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nozais" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szczepanek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Silberberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika K&#281;dra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05303028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP556-2025-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Millera Ferriz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Roic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04612129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Spedicato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172612" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Klingensmith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Heilbrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Waugh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02272-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cepeda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria S&#225;nchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1342763" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Aschenbroich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02319-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04542751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172217" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04021343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02562-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Khalil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1269142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218614v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassiana Soares Gon&#231;alves Serafim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gomes de Almeida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162917" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Casarrubios" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2022.09.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Aller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052829" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150667" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gayet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2022.10.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldrighi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12030338" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kristensen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Banta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2021.151588" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzhi Zhu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224021834670801" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Raghab" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Gleixner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG005739" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Poullaouec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Devesa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0369" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dirberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111717" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dovgal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alie Abibulaeva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12060224" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406957v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Oleszczuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.06.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gleixner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0447-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3093-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.09.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554386v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Berge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Daase" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#160;e. Renaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#160;g. Ambrose Jr." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Darnis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.08.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Wlodarska-Kowalczuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-013-1414-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808541v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K&#233;rouel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9843-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538048v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Aller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.08.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RXCB756-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438287v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Desrosiers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Sundby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hulth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.04.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFTC0KS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164281v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrosiers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sundby" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164107v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016133v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2005.05.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGRVPJ9H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Long" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Montety" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Long" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Montety" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cr&#233;mer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00532-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096771v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Zeppilli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldirighi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481350v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hubas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lamy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Robinet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05480570v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robinet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096700v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sylvi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096694v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967246v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duboscq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2017.1.634" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096678v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Bourgeois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270138v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270144v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076804v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hall&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlodna Burgos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096581v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852245v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gonon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Pelletier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nozais" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>