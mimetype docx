--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -321,429 +321,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ oil contamination in young mangroves: biodegradation of petroleum hydrocarbons and effects on the microbial and benthic communities, an experimental study in French Guiana</w:t>
+                <w:t xml:space="preserve">Deciphering environmental forcings in the distribution of meiofauna and nematodes in mangroves of the Atlantic-Caribbean-East Pacific and Indo-West Pacific regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adriana Spedicato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Zeppilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Enora Roic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117285⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 930, pp.172612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817921v1</w:t>
+                <w:t xml:space="preserve">hal-04612129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering environmental forcings in the distribution of meiofauna and nematodes in mangroves of the Atlantic-Caribbean-East Pacific and Indo-West Pacific regions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogeochemical plumbing of pioneer mangrove intertidal flats in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Zeppilli</w:t>
+                <w:t xml:space="preserve">Robert Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Issac Klingensmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Militon</w:t>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Heilbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Waugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172612⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The highly dynamic French Guiana littoral under Amazon influence: the last decade of multidisciplinary research, 24 (3), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-024-02272-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612129v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical plumbing of pioneer mangrove intertidal flats in French Guiana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Issac Klingensmith</w:t>
+                <w:t xml:space="preserve">In situ oil contamination in young mangroves: biodegradation of petroleum hydrocarbons and effects on the microbial and benthic communities, an experimental study in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+                <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Heilbrun</w:t>
+                <w:t xml:space="preserve">Lise Millera Ferriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Waugh</w:t>
+                <w:t xml:space="preserve">Enora Roic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, The highly dynamic French Guiana littoral under Amazon influence: the last decade of multidisciplinary research, 24 (3), pp.117. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 209, pp.117285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-024-02272-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667660v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental drivers modelling the mangrove Kinorhyncha community along an urban-to-natural gradient in French Guiana (western Atlantic Ocean)</w:t>
               </w:r>
@@ -755,77 +755,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Spedicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Zeppilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -885,51 +885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Aschenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1006,64 +1006,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering potential mangrove microbial bioindicators to assess urban and agricultural pressures on Martinique island in the eastern Caribbean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1121,814 +1121,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nematode diversity patterns in mangroves: a review of environmental drivers at different spatial scales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benthic contribution to seasonal silica budgets in two macrotidal estuaries in North-Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karline Soetaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-023-02562-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1269142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1269142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021343v1</w:t>
+                <w:t xml:space="preserve">hal-04404894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic contribution to seasonal silica budgets in two macrotidal estuaries in North-Western France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
+                <w:t xml:space="preserve">Land-use changes in Amazon and Atlantic rainforests modify organic matter and black carbon compositions transported from land to the coastal ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassiana Soares Gonçalves Serafim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Gomes de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Niggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1269142⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 878 ((2023)), pp.162917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404894v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land-use changes in Amazon and Atlantic rainforests modify organic matter and black carbon compositions transported from land to the coastal ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nematode diversity patterns in mangroves: a review of environmental drivers at different spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Spedicato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Zeppilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 878 ((2023)), pp.162917. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (5), pp.1451-1471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-023-02562-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218614v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new species of mud dragons (Scalidophora: Kinorhyncha) inhabiting a human-impacted mangrove from Mayotte (Southwestern Indian Ocean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Cepeda</w:t>
+                <w:t xml:space="preserve">The Codevelopment of Mangroves and Infaunal Community Diversity in Response to the Natural Dynamics of Mud Deposition in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto González-Casarrubios</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emma Michaud</w:t>
+                <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fromard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologischer Anzeiger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcz.2022.09.001⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.2829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14052829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873618v1</w:t>
+                <w:t xml:space="preserve">hal-03615505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Codevelopment of Mangroves and Infaunal Community Diversity in Response to the Natural Dynamics of Mud Deposition in French Guiana</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Fromard</w:t>
+                <w:t xml:space="preserve">Mangrove microbiota along the urban-to-rural gradient of the Cayenne estuary (French Guiana, South America): Drivers and potential bioindicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Aller</w:t>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su14052829⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 807, pp.150667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615505v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove microbiota along the urban-to-rural gradient of the Cayenne estuary (French Guiana, South America): Drivers and potential bioindicators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
+                <w:t xml:space="preserve">Two new species of mud dragons (Scalidophora: Kinorhyncha) inhabiting a human-impacted mangrove from Mayotte (Southwestern Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Jézéquel</w:t>
+                <w:t xml:space="preserve">Alberto González-Casarrubios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Spedicato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 807, pp.150667. </w:t>
+              <w:t xml:space="preserve">Zoologischer Anzeiger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 301, pp.23-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcz.2022.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576061v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two new species of the Echinoderes coulli-group (Kinorhyncha: Cyclorhagida: Echinoderidae) from a low human-impacted mangrove swamp in French Guiana (western Atlantic Ocean)</w:t>
               </w:r>
@@ -1940,77 +1940,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Spedicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Zeppilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoologischer Anzeiger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 301, pp.179-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2057,90 +2057,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Assessment of the Benthic Meiofauna Sensitivity to Low Human-Impacted Mangroves in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Zeppilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Baldrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (3), pp.338. </w:t>
@@ -2204,51 +2204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Banta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2306,1077 +2306,1077 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easily Implemented Methods of Radiometric Corrections for Hyperspectral-UAV-Application to Guianese Equatorial Mudbanks Colonized by Pioneer Mangroves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density and size-dependent bioturbation effects of the infaunal polychaete Nephtys incisa on sediment biogeochemistry and solute exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jaud</w:t>
+                <w:t xml:space="preserve">Qingzhi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Heilbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sicot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georges Stora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13234792⟩</w:t>
+              <w:t xml:space="preserve">Journal of marine research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79 (4), pp.181-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1357/002224021834670801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03456329v1</w:t>
+                <w:t xml:space="preserve">hal-03873630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and size-dependent bioturbation effects of the infaunal polychaete Nephtys incisa on sediment biogeochemistry and solute exchange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easily Implemented Methods of Radiometric Corrections for Hyperspectral-UAV-Application to Guianese Equatorial Mudbanks Colonized by Pioneer Mangroves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Stora</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of marine research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 79 (4), pp.181-220. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (23), pp.4792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1357/002224021834670801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs13234792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873630v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03456329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil spill response in mangroves: why a specific ecosystem-based management is required? The case of French Guiana – a mini-review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change and diminishing seasonality in Arctic benthic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Jezequel</w:t>
+                <w:t xml:space="preserve">Nathalie Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Poullaouec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Devesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, The changing Arctic Ocean: consequences for biological communities, biogeochemical processes and ecosystem functioning, 378 (2181), pp.20190369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425384v1</w:t>
+                <w:t xml:space="preserve">hal-02930802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove-Derived Organic and Inorganic Carbon Exchanges Between the Sinnamary Estuarine System (French Guiana, South America) and Atlantic Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerd Gleixner</w:t>
+                <w:t xml:space="preserve">Towards the development of ecosystem-based indicators of mangroves functioning state in the context of the EU water framework directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dirberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caessteker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3-4), pp.303-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010380v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and diminishing seasonality in Arctic benthic processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Morata</w:t>
+                <w:t xml:space="preserve">Assessing the relationship between macro-faunal burrowing activity and mudflat geomorphology from UAV-based Structure-from-Motion photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manon Le Goff</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0369⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.111717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930802v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the development of ecosystem-based indicators of mangroves functioning state in the context of the EU water framework directive</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mangrove-Derived Organic and Inorganic Carbon Exchanges Between the Sinnamary Estuarine System (French Guiana, South America) and Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brivois</w:t>
+                <w:t xml:space="preserve">Ray Raghab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Caessteker</w:t>
+                <w:t xml:space="preserve">Romain Walcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Gleixner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (8), pp.e2020JG005739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JG005739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495716v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the relationship between macro-faunal burrowing activity and mudflat geomorphology from UAV-based Structure-from-Motion photogrammetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+                <w:t xml:space="preserve">The Cost for Biodiversity: Records of Ciliate-Nematode Epibiosis with the Description of Three New Suctorian Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Baldrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Dovgal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Zeppilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alie Abibulaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111717⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d12060224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021798v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cost for Biodiversity: Records of Ciliate-Nematode Epibiosis with the Description of Three New Suctorian Species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Michelet</w:t>
+                <w:t xml:space="preserve">Oil spill response in mangroves: why a specific ecosystem-based management is required? The case of French Guiana – a mini-review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Sylvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3-4), pp.69-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921159v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic macrofaunal bioturbation activities from shelf to deep basin in spring to summer transition in the Arctic Ocean</w:t>
               </w:r>
@@ -3388,51 +3388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Oleszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3531,51 +3531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gleixner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3626,90 +3626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioturbation functional roles associated with mangrove development in French Guiana, South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3760,90 +3760,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachyuran crab community structure and associated sediment reworking activities in pioneer and young mangroves of French Guiana, South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3907,51 +3907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-from-Motion photogrammetry for high-resolution coastal and fluvial geomorphic surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4174,51 +4174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early food input on the Arctic benthos activities during the polar night</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4278,77 +4278,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong gradient of benthic biogeochemical processes along a macrotidal temperate estuary: focus on P and Si cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Raimonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Andrieux-Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4438,51 +4438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 90, pp.21-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4939,269 +4939,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The functional group approach to bioturbation: the effects of bio-diffusers and gallery-diffusers of the Macoma balthica community on sediment oxygen uptake.</w:t>
+                <w:t xml:space="preserve">The functional group approach to bioturbation : II. The effects of the Macoma balthica community on fluxes of nutrients and dissolved organic carbon across the sediment-water interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Desrosiers</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Sundby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 326, pp.77-88</w:t>
+              <w:t xml:space="preserve">, 2006, 337, pp.178 - 189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00153675v1</w:t>
+                <w:t xml:space="preserve">hal-00164107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The functional group approach to bioturbation : II. The effects of the Macoma balthica community on fluxes of nutrients and dissolved organic carbon across the sediment-water interface.</w:t>
+                <w:t xml:space="preserve">The functional group approach to bioturbation: the effects of bio-diffusers and gallery-diffusers of the Macoma balthica community on sediment oxygen uptake.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sundby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 337, pp.178 - 189</w:t>
+              <w:t xml:space="preserve">, 2006, 326, pp.77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164107v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00153675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The functional group approach to bioturbation: the effects of biodiffusers and gallery-diffusers of the Macona balthica community on sediment oxygen uptake</w:t>
               </w:r>
@@ -5239,51 +5239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Sundby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 326 (1), pp.77-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5355,51 +5355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5633,77 +5633,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DCE MANGROVE, UNE APPROCHE INTÉGRATIVE POUR LA CRÉATION D'INDICATEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5771,51 +5771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Zeppilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Baldirighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6020,51 +6020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GT DCE Mangrove - Rapport final inter-DROM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dirberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6072,51 +6072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Francais de la Biodiversité. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6138,103 +6138,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GT DCE mangrove. Rapport final Guadeloupe 2019-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dirberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Francais de la Biodiversité. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6314,64 +6314,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Legranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6413,103 +6413,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil Spill response in mangroves: why a specific Ecosystem-based Management is required?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Ecosystem-based Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6547,51 +6547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic Benthic Community Structure and Functioning during Late Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Oleszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6649,687 +6649,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of oil weathering and impact in mangrove ecosystem: PRISME Experiment.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing biogeomorphology using drones: new perspectives for large-scale bioturbation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Oil Spill Conference Proceedings 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biological modification of the seabed: biogeochemical and ecological processes in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Southampton, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967246v1</w:t>
+                <w:t xml:space="preserve">hal-03096648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing biogeomorphology using drones: new perspectives for large-scale bioturbation studies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatio-temporal variation in benthic function in two high Arctic fjords (Kongsfjorden and Rijpfjorden, Svalbard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Morata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kędra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological modification of the seabed: biogeochemical and ecological processes in a changing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Southampton, United States</w:t>
+              <w:t xml:space="preserve">Arctic Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Tromso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096648v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variation in benthic function in two high Arctic fjords (Kongsfjorden and Rijpfjorden, Svalbard)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monika Kędra</w:t>
+                <w:t xml:space="preserve">Assessment of oil weathering and impact in mangrove ecosystem: PRISME Experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Kerhervé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lalande</w:t>
+                <w:t xml:space="preserve">Karine Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Sylvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Millera Ferriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Frontiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Oil Spill Conference Proceedings 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Long beach, United States. pp.634-656, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7901/2169-3358-2017.1.634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096678v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate and Impact of Oil in Mangrove Ecosystem PRISME Experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lea Sylvi</w:t>
+                <w:t xml:space="preserve">High-resolution topography using SfM-photogrammetry from UAV for coastal mudflat geomorphic surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lise Millera Ferriz</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMOP Technical Seminar, Environment and Climate Change Canada, Ottawa, ON, 2016.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienna, Autriche. pp.EGU2016-15754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968524v1</w:t>
+                <w:t xml:space="preserve">hal-01270138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution topography using SfM-photogrammetry from UAV for coastal mudflat geomorphic surveys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+                <w:t xml:space="preserve">Fate and Impact of Oil in Mangrove Ecosystem PRISME Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Millera Ferriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienna, Autriche. pp.EGU2016-15754</w:t>
+              <w:t xml:space="preserve">AMOP Technical Seminar, Environment and Climate Change Canada, Ottawa, ON, 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270138v1</w:t>
+                <w:t xml:space="preserve">hal-02968524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing SfM-Photogrammetry potential at micro-scale on a rapidly evolving mud-bank: case study on a mesocosm study within pioneer mangroves in French Guiana (South America)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7381,305 +7381,305 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous les palétuviers, une vie insoupçonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francois Fromard; Emma Michaud; Martine Hossaert-McKey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mangrove, une forêt dans la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cherche-midi, 2018, 978-2-7491-5764-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangrove, une forêt dans la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlodna Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Le Cherche Midi, pp.167, 2018, 978-2-7491-5764-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
-[...54 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04076804v1</w:t>
-              </w:r>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">hal-03096581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7991,51 +7991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szczepanek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Silberberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika K&#281;dra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05303028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP556-2025-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Millera Ferriz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Roic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04612129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Spedicato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172612" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Klingensmith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Heilbrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Waugh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02272-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cepeda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria S&#225;nchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1342763" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Aschenbroich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02319-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04542751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172217" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04021343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02562-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Khalil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1269142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218614v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassiana Soares Gon&#231;alves Serafim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gomes de Almeida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162917" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Casarrubios" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2022.09.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Aller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052829" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150667" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gayet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2022.10.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldrighi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12030338" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kristensen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Banta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2021.151588" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzhi Zhu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224021834670801" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Raghab" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Gleixner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG005739" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Poullaouec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Devesa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0369" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dirberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111717" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dovgal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alie Abibulaeva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12060224" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406957v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Oleszczuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.06.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gleixner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0447-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3093-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.09.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554386v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Berge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Daase" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#160;e. Renaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#160;g. Ambrose Jr." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Darnis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.08.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Wlodarska-Kowalczuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-013-1414-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808541v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K&#233;rouel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9843-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538048v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Aller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.08.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RXCB756-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438287v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Desrosiers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Sundby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hulth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.04.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFTC0KS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164281v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrosiers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sundby" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164107v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016133v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2005.05.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGRVPJ9H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Long" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Montety" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Long" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Montety" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cr&#233;mer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00532-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096771v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Zeppilli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldirighi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481350v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hubas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lamy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Robinet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05480570v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robinet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096700v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sylvi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096694v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967246v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duboscq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2017.1.634" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096678v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Bourgeois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270138v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270144v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076804v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hall&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlodna Burgos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096581v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852245v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gonon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Pelletier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nozais" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szczepanek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Silberberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika K&#281;dra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05303028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP556-2025-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04612129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Spedicato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172612" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Klingensmith" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Heilbrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Waugh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02272-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Millera Ferriz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Roic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117285" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cepeda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria S&#225;nchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1342763" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Aschenbroich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02319-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04542751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172217" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Khalil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1269142" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218614v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassiana Soares Gon&#231;alves Serafim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gomes de Almeida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162917" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04021343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02562-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Aller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052829" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150667" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Casarrubios" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2022.09.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gayet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2022.10.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldrighi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12030338" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kristensen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Banta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2021.151588" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzhi Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224021834670801" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Poullaouec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Devesa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0369" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495716v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dirberg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021798v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111717" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010380v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Raghab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Gleixner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG005739" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dovgal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alie Abibulaeva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12060224" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406957v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Oleszczuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.06.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gleixner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0447-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3093-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.09.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554386v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Berge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Daase" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#160;e. Renaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#160;g. Ambrose Jr." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Darnis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.08.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Wlodarska-Kowalczuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-013-1414-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808541v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K&#233;rouel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9843-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538048v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Aller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.08.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RXCB756-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438287v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Desrosiers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Sundby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hulth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.04.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFTC0KS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164281v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164107v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153675v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrosiers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sundby" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016133v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2005.05.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGRVPJ9H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Long" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Montety" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Long" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Montety" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cr&#233;mer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00532-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096771v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Zeppilli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldirighi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481350v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hubas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lamy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Robinet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05480570v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robinet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096700v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sylvi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096694v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096648v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096678v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Bourgeois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967246v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duboscq" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2017.1.634" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270138v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968524v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270144v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096581v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076804v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hall&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlodna Burgos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852245v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gonon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Pelletier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nozais" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>