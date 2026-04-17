--- v0 (2026-03-28)
+++ v1 (2026-04-17)
@@ -177,1407 +177,1407 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark Photons and Their Correlation with The Dark Sector ‎Gravitons and The Higgs Boson H→γγ Decay</w:t>
+                <w:t xml:space="preserve">Graviton-Mediated Qubit Coherence in the Transition from Hydrogen-2 to Hydrogen-3: A DLSFH and SGCV Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antonios Valamontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Markoulakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05204263v2</w:t>
+                <w:t xml:space="preserve">hal-05060915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superluminal graviton condensate vacuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dark photons and their correlation with gravitons and the Higgs Boson H→γγ decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Markoulakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanouil Markoulakis</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">hal-04663412v2</w:t>
+                <w:t xml:space="preserve">Antonios Valamontes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New novel physical constants metric and fine structure constant models demonstrate the intrinsic nature of vacuum space as a quantum medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Deterministic control of the probabilistic spin of particles using a helical external magnetic field in quantum entanglement experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Markoulakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05287009v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987344v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The superluminous vacuum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nonlocal or possibly superluminal Maxwell Displacement Current observed in the near-field of a spherical capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Markoulakis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04098550v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antonidakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ½ spin fiber model for the electron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Newton's Gravitational Constant Calculated by a Pure Quantum Electrodynamics Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Markoulakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03544897v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Structure Constant Model Demonstrates the Electron Elementary Charge of Having an Intrinsic Manifold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A grand unification charge flux manifold for the quarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Markoulakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03814472v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time display with the ferrolens of homogeneous magnetic fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Calculation of the effective RPM of a spherical 5mm ferrite magnet Br=0.4 T to emulate the intrinsic spin gyromagnetic ratio of |γ/2π|~28 GHz/T(NIST) motion of an isolated electron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Markoulakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04669835v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antonidakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Synthetic Macroscopic Magnetic Unipole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A possible explanation for the proton spin puzzle using a novel charge flux fiber model for fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Markoulakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-03415309v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic control of the probabilistic spin of particles using a helical external magnetic field in quantum entanglement experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dark Photons and Their Correlation with The Dark Sector ‎Gravitons and The Higgs Boson H→γγ Decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Markoulakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanouil Markoulakis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04987344v2</w:t>
+                <w:t xml:space="preserve">Antonios Valamontes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Physical Research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (2), pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14419/xhvxrg97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graviton-Mediated Qubit Coherence in the Transition from Hydrogen-2 to Hydrogen-3: A DLSFH and SGCV Framework</w:t>
+                <w:t xml:space="preserve">Superluminal graviton condensate vacuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonios Valamontes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Markoulakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05060915v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Physical Research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), pp.45-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14419/bmr9g725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark photons and their correlation with gravitons and the Higgs Boson H→γγ decay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">New novel physical constants metric and fine structure constant models demonstrate the intrinsic nature of vacuum space as a quantum medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Markoulakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05045205v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian G. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Physical Research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.15-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14419/ijpr.v11i1.32250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal or possibly superluminal Maxwell Displacement Current observed in the near-field of a spherical capacitor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The superluminous vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Markoulakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...52 lines deleted...]
-                <w:t xml:space="preserve">hal-04541585v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Physical Research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.18-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14419/ijpr.v11i1.32269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newton's Gravitational Constant Calculated by a Pure Quantum Electrodynamics Equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fine Structure Constant Model Demonstrates the Electron Elementary Charge of Having an Intrinsic Manifold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Markoulakis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-05074171v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antonidakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.2923-2939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jamp.2022.1010196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grand unification charge flux manifold for the quarks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A ½ spin fiber model for the electron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Markoulakis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03719036v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antonidakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Physical Research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14419/ijpr.v10i1.31874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the effective RPM of a spherical 5mm ferrite magnet Br=0.4 T to emulate the intrinsic spin gyromagnetic ratio of |γ/2π|~28 GHz/T(NIST) motion of an isolated electron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Real time display with the ferrolens of homogeneous magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Markoulakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03590477v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm Vanderelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambros Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 541, pp.168576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possible explanation for the proton spin puzzle using a novel charge flux fiber model for fermions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Synthetic Macroscopic Magnetic Unipole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Markoulakis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Chatzakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Konstantaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antonidakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656124v1</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/abaf8f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1653,51 +1653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B49FA45"/>
+    <w:nsid w:val="3DCB6A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1884,51 +1884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanouil-markoulakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0146-2621" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/markoulakis_e_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-6538-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204263v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Markoulakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Valamontes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/xhvxrg97" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663412v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/bmr9g725" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Wolf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijpr.v11i1.32250" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098550v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijpr.v11i1.32269" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544897v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antonidakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijpr.v10i1.31874" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2022.1010196" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Vanderelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambros Frantzeskakis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168576" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chatzakis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Konstantaras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/abaf8f" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987344v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045205v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541585v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Walker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanouil-markoulakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0146-2621" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/markoulakis_e_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-6538-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060915v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Valamontes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Markoulakis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045205v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987344v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541585v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Walker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antonidakis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204263v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/xhvxrg97" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663412v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/bmr9g725" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Wolf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijpr.v11i1.32250" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098550v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijpr.v11i1.32269" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2022.1010196" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijpr.v10i1.31874" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Vanderelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambros Frantzeskakis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168576" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chatzakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Konstantaras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/abaf8f" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>