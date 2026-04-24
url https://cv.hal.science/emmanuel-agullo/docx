--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -995,382 +995,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Effect of Local Rounding Error Propagation on the Maximal Attainable Accuracy of the Pipelined Conjugate Gradient Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siegfried Cools</w:t>
+                <w:t xml:space="preserve">Low-Rank Factorizations in Data Sparse Hierarchical Algorithms for Preconditioning Symmetric Positive Definite Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+                <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim Vanroose</w:t>
+                <w:t xml:space="preserve">Yuval Harness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 39 (1), pp.426 - 450. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 39 (4), pp.1701-1725</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753411v1</w:t>
+                <w:t xml:space="preserve">hal-01940053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Rank Factorizations in Data Sparse Hierarchical Algorithms for Preconditioning Symmetric Positive Definite Matrices</w:t>
+                <w:t xml:space="preserve">Guest editorial: Special issue on parallel matrix algorithms and applications (PMAA’16)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Arbenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Darve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yuval Harness</w:t>
+                <w:t xml:space="preserve">Olaf Schenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.1 - 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2018.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940053v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest editorial: Special issue on parallel matrix algorithms and applications (PMAA’16)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing the Effect of Local Rounding Error Propagation on the Maximal Attainable Accuracy of the Pipelined Conjugate Gradient Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Cools</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Schenk</w:t>
+                <w:t xml:space="preserve">Wim Vanroose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 74, pp.1 - 2. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (1), pp.426 - 450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2018.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/17M1117872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927721v1</w:t>
+                <w:t xml:space="preserve">hal-01753411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving High Performance on Supercomputers with a Sequential Task-based Programming Model</w:t>
               </w:r>
@@ -1614,659 +1614,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical recovery strategies for parallel resilient Krylov linear solvers</w:t>
+                <w:t xml:space="preserve">Robust memory-aware mappings for parallel multifrontal factorizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Giraud</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mawussi Zounon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Linear Algebra with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (5), pp.888--905. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (3), pp.C256 - C279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nla.2059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/130938505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323192v1</w:t>
+                <w:t xml:space="preserve">hal-01334113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation-restart strategies for resilient eigensolvers</w:t>
+                <w:t xml:space="preserve">Task-based FMM for heterogeneous architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Giraud</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Salas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthias Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38 (5), pp.C560-C583. </w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15M1042115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpe.3723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347793v1</w:t>
+                <w:t xml:space="preserve">hal-01359458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust memory-aware mappings for parallel multifrontal factorizations</w:t>
+                <w:t xml:space="preserve">Implementing multifrontal sparse solvers for multicore architectures with Sequential Task Flow runtime systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Amestoy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/130938505⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2898348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334113v2</w:t>
+                <w:t xml:space="preserve">hal-01333645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing multifrontal sparse solvers for multicore architectures with Sequential Task Flow runtime systems</w:t>
+                <w:t xml:space="preserve">Interpolation-restart strategies for resilient eigensolvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lopez</w:t>
+                <w:t xml:space="preserve">Mawussi Zounon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (5), pp.C560-C583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2898348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/15M1042115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333645v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based FMM for heterogeneous architectures</w:t>
+                <w:t xml:space="preserve">Numerical recovery strategies for parallel resilient Krylov linear solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Darve</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Messner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawussi Zounon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (9), </w:t>
+              <w:t xml:space="preserve">Numerical Linear Algebra with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.888--905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.3723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nla.2059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359458v1</w:t>
+                <w:t xml:space="preserve">hal-01323192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block GMRES method with inexact breakdowns and deflated restarting</w:t>
               </w:r>
@@ -2395,64 +2395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Messner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36 (1), pp.66-93. </w:t>
@@ -2542,51 +2542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzam Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Engineering Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60-61, pp.23-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2671,51 +2671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, High Performance Computing, 339 (2-3), pp.96-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2787,51 +2787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (6), pp.4774-4794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3011,51 +3011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parallel Out-of-core Multifrontal Method: Storage of Factors on Disk and Analysis of Models for an Out-of-core Active Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3132,800 +3132,800 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey through some numerical linear algebra algorithms with variable accuracy storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical stopping criteria for GMRES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Malhéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Issa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miroslav Rozloznik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS-ANLA 2025 - The Chinese Academy of Sciences Workshop on Approximate computing in Numerical Linear Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Beijing, China</w:t>
+              <w:t xml:space="preserve">Sparse Days meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049142v1</w:t>
+                <w:t xml:space="preserve">hal-05200599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Domain Decomposition Methods for Large Sparse Linear Systems on Modern Architectures</w:t>
+                <w:t xml:space="preserve">High performance solvers for aeroacoustic simulations for Airbus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stojce Nakov</w:t>
+                <w:t xml:space="preserve">Esragul Korkmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Marait</w:t>
+                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248772v1</w:t>
+                <w:t xml:space="preserve">hal-05175741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Domain Decomposition Methods for Large Sparse Linear Systems on Modern Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stojce Nakov</w:t>
+                <w:t xml:space="preserve">A composable abstraction of hierarchical methods for matrix-vector product acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop on Approximate Computing in Numerical Linear Algebra 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248757v1</w:t>
+                <w:t xml:space="preserve">hal-05397428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical stopping criteria for GMRES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Malhéné</w:t>
+                <w:t xml:space="preserve">Scalable Domain Decomposition Methods for Large Sparse Linear Systems on Modern Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Rozloznik</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200599v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance solvers for aeroacoustic simulations for Airbus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esragul Korkmaz</w:t>
+                <w:t xml:space="preserve">Scalable Domain Decomposition Methods for Large Sparse Linear Systems on Modern Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Sparse Days 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175741v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A composable abstraction of hierarchical methods for matrix-vector product acceleration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+                <w:t xml:space="preserve">Using Floating Point Compression to increase H-Matrices performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Approximate Computing in Numerical Linear Algebra 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397428v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Floating Point Compression to increase H-Matrices performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A journey through some numerical linear algebra algorithms with variable accuracy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Peaucelle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammad Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CAS-ANLA 2025 - The Chinese Academy of Sciences Workshop on Approximate computing in Numerical Linear Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186849v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A journey on subspace methods for the solution of sequences of linear systems</w:t>
               </w:r>
@@ -3950,64 +3950,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Mathematics and decision 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohammed VI Polytechnic University, Dec 2024, Rabat, Morocco</w:t>
@@ -4075,51 +4075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Felšöci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2023 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISTIC : Laboratoire d’Informatique, Systèmes, Traitement de l’Information et de la Connaissance, de l’Université Savoie Mont Blanc., Jul 2023, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4263,269 +4263,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GMRES in variable accuracy: a case study in low rank tensor linear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martina Iannacito</w:t>
+                <w:t xml:space="preserve">Decentralized in-order execution of a sequential task-based code for shared-memory architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Castes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMM - Workshop on Applied and Numerical Linear Algebra 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPSW 2022 - IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France. pp.552-561, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW55747.2022.00095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826879v2</w:t>
+                <w:t xml:space="preserve">hal-03896030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized in-order execution of a sequential task-based code for shared-memory architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Castes</w:t>
+                <w:t xml:space="preserve">GMRES in variable accuracy: a case study in low rank tensor linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPSW 2022 - IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GAMM - Workshop on Applied and Numerical Linear Algebra 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erin Carson; Iveta Hnětynková; Stefano Pozza; Petr Tichý; Miroslav Tůma, Sep 2022, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW55747.2022.00095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03896030v1</w:t>
+                <w:t xml:space="preserve">hal-03826879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct solution of larger coupled sparse/dense linear systems using low-rank compression on single-node multi-core machines in an industrial context</w:t>
               </w:r>
@@ -4537,51 +4537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Felšöci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPS 2022 - 36th IEEE International Parallel and Distributed Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France. pp.11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4641,51 +4641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Felšöci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2021 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lyon / Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4704,168 +4704,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of the Maximal Attainable Accuracy in Communication-hiding Pipelined Conjugate Gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Soft Errors in the Conjugate Gradient: Sensitivity and Robust Numerical Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Cools</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emrullah Fatih-Yetkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Vanroose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSE19 - SIAM Conference on Computational Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073711v1</w:t>
+                <w:t xml:space="preserve">hal-02073742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Analysis of a Solver Stack for Frequency-Domain Electromagnetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4874,362 +4870,366 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PDP 2019 - 27th Euromicro International Conference on Parallel, Distributed and Network-Based Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Pavia, Italy. pp.385-391, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMPDP.2019.8671555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Soft Errors in the Conjugate Gradient: Sensitivity and Robust Numerical Detection</w:t>
+                <w:t xml:space="preserve">Simulation of a Sparse Direct Solver on Heterogeneous Systems using Starpu and Simgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Masliah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSE19 - SIAM Conference on Computational Science and Engineering</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073742v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Sparse Direct Solver on Heterogeneous Systems using Starpu and Simgrid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Analysis of the Maximal Attainable Accuracy in Communication-hiding Pipelined Conjugate Gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Cools</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ian Masliah</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrullah Fatih-Yetkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE 2019)</w:t>
+              <w:t xml:space="preserve">CSE19 - SIAM Conference on Computational Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073725v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Symbolic Factorization for Sparse Matrices</w:t>
               </w:r>
@@ -5254,51 +5254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sparse Days 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5317,4230 +5317,4234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une factorisation symbolique hiérarchique de rang faible pour des matrices creuses</w:t>
+                <w:t xml:space="preserve">Robust coarse spaces for abstract Schwarz preconditioners via generalized eigenproblems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Poirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">International conference on domain decomposition methods, DD24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Svalbard, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597072v1</w:t>
+                <w:t xml:space="preserve">hal-01670178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust coarse spaces for abstract Schwarz preconditioners via generalized eigenproblems</w:t>
+                <w:t xml:space="preserve">Soft Error in PCG: Sensitivity, Numerical Detections and Possible Recoveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Poirel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on domain decomposition methods, DD24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Svalbard, Norway</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering, CSE'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670178v1</w:t>
+                <w:t xml:space="preserve">hal-01670189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Error in PCG: Sensitivity, Numerical Detections and Possible Recoveries</w:t>
+                <w:t xml:space="preserve">Soft Error in Classical PCG and its Variants: Sensitivity, Numerical Detections and Possible Recovery Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Cools</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Vanroose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering, CSE'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">SIAM Annual meeting 2017, AN'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670189v1</w:t>
+                <w:t xml:space="preserve">hal-01670198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Error in Classical PCG and its Variants: Sensitivity, Numerical Detections and Possible Recovery Policies</w:t>
+                <w:t xml:space="preserve">Vers une factorisation symbolique hiérarchique de rang faible pour des matrices creuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Siegfried Cools</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Annual meeting 2017, AN'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670198v1</w:t>
+                <w:t xml:space="preserve">hal-01597072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting a Parametrized Task Graph model for the parallelization of a sparse direct multifrontal solver</w:t>
+                <w:t xml:space="preserve">Soft errors in PCG: detection and correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florent Lopez</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Cools</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Vanroose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2016: Parallel Processing Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337748v1</w:t>
+                <w:t xml:space="preserve">hal-01301240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based sparse hybrid linear solver for distributed memory heterogeneous architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing numerical simulations of elastodynamic wave propagation thanks to task-based parallel programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Rossignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stojce Nakov</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar'2016 worshop of Euro-Par</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334738v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two New Block Krylov Methods for Linear Systems with Multiple Right-hand Sides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan-Fei Jing</w:t>
+                <w:t xml:space="preserve">Handling clusters with a task-based runtime system: application to Geophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Rossignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Carpentieri</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Conference on Numerical Linear Algebra and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Rice - Oil &amp; Gas HPC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334648v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse Grid Correction for Algebraic Domain Decomposition Solvers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Task-based sparse hybrid linear solver for distributed memory heterogeneous architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">HeteroPar'2016 worshop of Euro-Par</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355534v1</w:t>
+                <w:t xml:space="preserve">hal-01334738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order scalable HDG method fro frequency-domain electromagnetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coarse Grid Correction for Algebraic Domain Decomposition Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Moya</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icosahom 2016 - International Conference on Spectral and High Order Methods </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404669v1</w:t>
+                <w:t xml:space="preserve">hal-01355534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing numerical simulations of elastodynamic wave propagation thanks to task-based parallel programming</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High order scalable HDG method fro frequency-domain electromagnetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Icosahom 2016 - International Conference on Spectral and High Order Methods </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303379v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft errors in PCG: detection and correction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two New Block Krylov Methods for Linear Systems with Multiple Right-hand Sides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Fei Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Siegfried Cools</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Carpentieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting-Zhu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">IMA Conference on Numerical Linear Algebra and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301240v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling clusters with a task-based runtime system: application to Geophysics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are Static Schedules so Bad ? A Case Study on Cholesky Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rice - Oil &amp; Gas HPC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Houston, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303373v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223573v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Static Schedules so Bad ? A Case Study on Cholesky Factorization</w:t>
+                <w:t xml:space="preserve">Semi-Algebraic Coarse Space for Parallel Sparse Hybrid Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Suraj Kumar</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">Journée Calcul Haute Performance et Décomposition de Domaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223573v2</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Algebraic Coarse Space for Parallel Sparse Hybrid Solvers</w:t>
+                <w:t xml:space="preserve">Task-based Conjugate Gradient: from multi-GPU towards heterogeneous architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stojce Nakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Calcul Haute Performance et Décomposition de Domaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HeteroPar'2016 worshop of Euro-Par</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-58943-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440792v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based Conjugate Gradient: from multi-GPU towards heterogeneous architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On rounding error resilience, maximal attainable accuracy and parallel performance of the pipelined Conjugate Gradients method for large-scale linear systems in PETSc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Cools</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Vanroose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar'2016 worshop of Euro-Par</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">EASC 2016 - Exascale Applications and Software Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Stockholm, Sweden. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-58943-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2938615.2938621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334734v1</w:t>
+                <w:t xml:space="preserve">hal-01734422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Software Pipelining with Numerical Pipelining in the Conjugate Gradient Algorithm</w:t>
+                <w:t xml:space="preserve">Hard faults and soft errors: possible numerical remedies in linear algebra solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Cools</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">VecPar - International meeting on High Performance Computing for Computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301237v1</w:t>
+                <w:t xml:space="preserve">hal-01334675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse Grid Correction for the MaPHyS Algebraic Domain Decomposition Solver</w:t>
+                <w:t xml:space="preserve">Numerical fault tolerant strategies for resilient parallel eigensolvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Poirel</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawussi Zounon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IMA Conference on Numerical Linear Algebra and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440803v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On rounding error resilience, maximal attainable accuracy and parallel performance of the pipelined Conjugate Gradients method for large-scale linear systems in PETSc</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Software Pipelining with Numerical Pipelining in the Conjugate Gradient Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASC 2016 - Exascale Applications and Software Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2938615.2938621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01734422v1</w:t>
+                <w:t xml:space="preserve">hal-01301237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical fault tolerant strategies for resilient parallel eigensolvers</w:t>
+                <w:t xml:space="preserve">Coarse Grid Correction for the MaPHyS Algebraic Domain Decomposition Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mawussi Zounon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Poirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Conference on Numerical Linear Algebra and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Sparse Days 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334631v1</w:t>
+                <w:t xml:space="preserve">hal-01440803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard faults and soft errors: possible numerical remedies in linear algebra solvers</w:t>
+                <w:t xml:space="preserve">Exploiting a Parametrized Task Graph model for the parallelization of a sparse direct multifrontal solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VecPar - International meeting on High Performance Computing for Computational science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par 2016: Parallel Processing Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-58943-5_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334675v1</w:t>
+                <w:t xml:space="preserve">hal-01337748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Checksum based Detection for Soft Errors in Conjugate Gradient Variants</w:t>
+                <w:t xml:space="preserve">On Numerical Resiliency in Numerical Linear Algebra Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawussi Zounon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Salt Lake city, Utah, United States</w:t>
+              <w:t xml:space="preserve">Salishan Conference on High-Speed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DOE laboratories, Apr 2015, Salishan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200706v1</w:t>
+                <w:t xml:space="preserve">hal-01162627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-Matrix Solver for FEM/BEM</w:t>
+                <w:t xml:space="preserve">H-matrix techniques for parallel hybrid solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Falco</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuval Harness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMI Workshop on Fast Direct Solvers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215345v1</w:t>
+                <w:t xml:space="preserve">hal-01215344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable task-based programming for elastodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Portable task-based programming for seismic wave propagation simulation in time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rice - Oil &amp; Gas HPC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Houston, United States</w:t>
+              <w:t xml:space="preserve">HOSCAR – 5th Brazil-French workshop on High performance cOmputing and SCientific dAta management dRiven by highly demanding applications (INRIA-CNPq)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128750v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable task-based programming for Seismic Imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Task-Based Parallelization of the Fast Multipole Method on NVIDIA GPUs and Multicore Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATHIAS – TOTAL Symposium on Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223339v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Based Parallelization of the Fast Multipole Method on NVIDIA GPUs and Multicore Processors</w:t>
+                <w:t xml:space="preserve">On Resiliency in Krylov Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawussi Zounon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">PACS'15: Plateform for Advanced Scientific Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135258v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Resiliency in Krylov Solvers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Portable task-based programming for Seismic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mawussi Zounon</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACS'15: Plateform for Advanced Scientific Computing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">MATHIAS – TOTAL Symposium on Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162618v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable task-based programming for seismic wave propagation simulation in time domain</w:t>
+                <w:t xml:space="preserve">Bridging the Gap between Performance and Bounds of Cholesky Factorization on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOSCAR – 5th Brazil-French workshop on High performance cOmputing and SCientific dAta management dRiven by highly demanding applications (INRIA-CNPq)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heterogeneity in Computing Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208461v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Numerical Resiliency in Numerical Linear Algebra Solvers</w:t>
+                <w:t xml:space="preserve">Data sparse techniques for parallel hybrid solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mawussi Zounon</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuval Harness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salishan Conference on High-Speed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DOE laboratories, Apr 2015, Salishan, United States</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Applied Linear Algebra (SIAM LA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162627v1</w:t>
+                <w:t xml:space="preserve">hal-01256230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-matrix techniques for parallel hybrid solvers</w:t>
+                <w:t xml:space="preserve">Task-based multifrontal QR solver for GPU-accelerated multicore architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Giraud</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMI Workshop on Fast Direct Solvers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22rd IEEE International Conference on High Performance Computing (HiPC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Bangalore, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HiPC.2015.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215344v1</w:t>
+                <w:t xml:space="preserve">hal-01270145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap between Performance and Bounds of Cholesky Factorization on Heterogeneous Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication Avoiding and Hiding in preconditioned Krylov solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Reps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghysels Pieter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Meerbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Suraj Kumar</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterogeneity in Computing Workshop 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Performance Computing in Science and Engineering: HPCSE'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IT4Innovations National Supercomputing Center VSB-Technical University of Ostrava, Czech Republic, May 2015, Karolinka, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01120507v1</w:t>
+                <w:t xml:space="preserve">hal-01162638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data sparse techniques for parallel hybrid solvers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and Accurate Simulation of Multithreaded Sparse Linear Algebra Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Stanisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Applied Linear Algebra (SIAM LA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">The 21st IEEE International Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256230v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based multifrontal QR solver for GPU-accelerated multicore architectures</w:t>
+                <w:t xml:space="preserve">On the resilience of parallel sparse hybrid solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lopez</w:t>
+                <w:t xml:space="preserve">Mawussi Zounon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22rd IEEE International Conference on High Performance Computing (HiPC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> HiPC 2015 - IEEE International Conference on High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Bangalore, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270145v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256316v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Accurate Simulation of Multithreaded Sparse Linear Algebra Solvers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability of Checksum based Detection for Soft Errors in Conjugate Gradient Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st IEEE International Conference on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Salt Lake city, Utah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180272v2</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Avoiding and Hiding in preconditioned Krylov solvers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghysels Pieter</w:t>
+                <w:t xml:space="preserve">H-Matrix Solver for FEM/BEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Meerbergen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Performance Computing in Science and Engineering: HPCSE'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IT4Innovations National Supercomputing Center VSB-Technical University of Ostrava, Czech Republic, May 2015, Karolinka, Czech Republic</w:t>
+              <w:t xml:space="preserve">CIMI Workshop on Fast Direct Solvers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162638v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the resilience of parallel sparse hybrid solvers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Portable task-based programming for elastodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> HiPC 2015 - IEEE International Conference on High Performance Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Bangalore, India</w:t>
+              <w:t xml:space="preserve">Rice - Oil &amp; Gas HPC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256316v2</w:t>
+                <w:t xml:space="preserve">hal-01128750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recover-Restart Strategies for Resilient Parallel Numerical Linear Algebra Solvers</w:t>
+                <w:t xml:space="preserve">Overview of Distributed Linear Algebra on Hybrid Nodes over the StarPU Runtime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Furmento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Householder Symposium XIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Spa, Belgium</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018760v1</w:t>
+                <w:t xml:space="preserve">hal-00978602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Investigations on Resilient Parallel Numerical Linear Algebra Solvers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Portable Task-based programming for seismic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mawussi Zounon</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Workshop on Exascale Applied Mathematics Challenges and Opportunities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">MATHIAS – TOTAL Symposium on Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018763v1</w:t>
+                <w:t xml:space="preserve">hal-01085333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recover-Restart Strategies for Resilient Parallel Numerical Linear Algebra Solvers</w:t>
               </w:r>
@@ -9552,64 +9556,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawussi Zounon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Parallel Matrix Algorithms and Applications (PMAA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9628,393 +9632,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable Task-based programming for seismic imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary Investigations on Resilient Parallel Numerical Linear Algebra Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawussi Zounon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATHIAS – TOTAL Symposium on Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">SIAM Workshop on Exascale Applied Mathematics Challenges and Opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01085333v1</w:t>
+                <w:t xml:space="preserve">hal-01018763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Distributed Linear Algebra on Hybrid Nodes over the StarPU Runtime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Task-based programming for Seismic Imaging: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 16th International Conference on High Performance Computing and Communications (HPCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France. pp.1259-1266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCC.2014.205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978602v1</w:t>
+                <w:t xml:space="preserve">hal-01057580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based programming for Seismic Imaging: Preliminary Results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recovery-Restart Techniques for Resilient Krylov Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salas Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawussi Zounon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 16th International Conference on High Performance Computing and Communications (HPCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Portland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCC.2014.205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01057580v2</w:t>
+                <w:t xml:space="preserve">hal-01062232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward parallel scalable linear solvers suited for large scale hierarchical parallel platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10036,110 +10036,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing clusters of hybrid nodes with a sequential task-based programming model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10198,640 +10198,631 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Parallel Matrix Algorithms and Applications (PMAA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery-Restart Techniques for Resilient Krylov Methods</w:t>
+                <w:t xml:space="preserve">Some Progresses on Krylov Linear Solvers: Block-variants and Resiliency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Fei Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Portland, United States</w:t>
+              <w:t xml:space="preserve">Argonne Mathematics and Computer Science Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lemont, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062232v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Progresses on Krylov Linear Solvers: Block-variants and Resiliency</w:t>
+                <w:t xml:space="preserve">Recover-Restart Strategies for Resilient Parallel Numerical Linear Algebra Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawussi Zounon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argonne Mathematics and Computer Science Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lemont, United States</w:t>
+              <w:t xml:space="preserve">Householder Symposium XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Spa, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018761v1</w:t>
+                <w:t xml:space="preserve">hal-01018760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards resilient parallel linear Krylov solvers: recover-restart strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining recent HPC techniques for 3D geophysics acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mawussi Zounon</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse days 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERFACS, Jun 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935685v1</w:t>
+                <w:t xml:space="preserve">hal-00855878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelining the CG Solver Over a Runtime System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized propagators for elastic waves with anisotropy Part 1: Applied Mathematics Part 2: High-Performance Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPU Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NVIIDA, Mar 2013, San Jose, United States</w:t>
+              <w:t xml:space="preserve">XSEDE -- International Summer School on HPC Challenges in Computational Sciences (PRACE workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934948v1</w:t>
+                <w:t xml:space="preserve">hal-00868169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards resilient parallel linear Krylov solvers with recover-restart strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Geophysics over a runtime system on a ccNUMA machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Numerical Mathematics and Advanced Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">MATHIAS - TOTAL Symposium on Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933640v1</w:t>
+                <w:t xml:space="preserve">hal-00877316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipelining the Fast Multipole Method over a Runtime System</w:t>
               </w:r>
@@ -10856,64 +10847,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Messner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Boston, United States</w:t>
@@ -10936,1739 +10927,1722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Geophysics over a runtime system on a ccNUMA machine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Task-based Parallelization of the Fast Multipole Method on NVIDIA GPUs and Multicore Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATHIAS - TOTAL Symposium on Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">GPU Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NVIDIA, Mar 2013, San Jose, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877316v1</w:t>
+                <w:t xml:space="preserve">hal-00879291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized propagators for elastic waves with anisotropy Part 1: Applied Mathematics Part 2: High-Performance Computing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifrontal QR Factorization for Multicore Architectures over Runtime Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XSEDE -- International Summer School on HPC Challenges in Computational Sciences (PRACE workshop)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Parallel Processing (EuroPar 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany. pp.521-532, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40047-6_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868169v1</w:t>
+                <w:t xml:space="preserve">hal-01220611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining recent HPC techniques for 3D geophysics acceleration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in sparse direct solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Joslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Structural Mechanics in Reactor Technology (SMiRT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, San Francisco, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855878v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based Parallelization of the Fast Multipole Method on NVIDIA GPUs and Multicore Processors</w:t>
+                <w:t xml:space="preserve">Towards resilient parallel linear Krylov solvers with recover-restart strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Darve</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Messner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPU Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NVIDIA, Mar 2013, San Jose, California, United States</w:t>
+              <w:t xml:space="preserve">European Numerical Mathematics and Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879291v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifrontal QR Factorization for Multicore Architectures over Runtime Systems</w:t>
+                <w:t xml:space="preserve">Pipelining the CG Solver Over a Runtime System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Lopez</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stojce Nakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Parallel Processing (EuroPar 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GPU Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NVIIDA, Mar 2013, San Jose, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220611v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in sparse direct solvers</w:t>
+                <w:t xml:space="preserve">Towards resilient parallel linear Krylov solvers: recover-restart strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawussi Zounon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Structural Mechanics in Reactor Technology (SMiRT 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, San Francisco, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">Sparse days 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERFACS, Jun 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060301v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Memory-Aware Mappings for Parallel Multifrontal Factorizations</w:t>
+                <w:t xml:space="preserve">Pipelining the CG Solver Over a Runtime System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stojce Nakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIAM Activity Group on Supercomputing, Feb 2012, Savannah, Georgia, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Parallel Matrix Algorithms and Applications (PMAA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726644v1</w:t>
+                <w:t xml:space="preserve">hal-00726652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two sparse hybrid solvers</w:t>
+                <w:t xml:space="preserve">Towards resilient Krylov solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawussi Zounon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIAM, Feb 2012, Savannah, United States</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Applied Linear Algebra (SIAM LA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAM, Jun 2012, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719544v1</w:t>
+                <w:t xml:space="preserve">hal-00719534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a parallel hierarchical algebraic domain decomposition method for a large scale sparse linear solver</w:t>
+                <w:t xml:space="preserve">On a Hierarchical Parallel Algebraic Domain Decomposition Linear Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stojce Nakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Applied Linear Algebra (SIAM LA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIAM, Jun 2012, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Scalable Hierarchical Algorithms for eXtreme Computing (SHAX-C) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Kaust, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719537v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Hierarchical Parallel Algebraic Domain Decomposition Linear Solver</w:t>
+                <w:t xml:space="preserve">On a hierarchical parallel algebraic domain decomposition linear solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Fei Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scalable Hierarchical Algorithms for eXtreme Computing (SHAX-C) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Kaust, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">Aquitaine-Euskadi Workshop on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726630v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards resilient Krylov solvers</w:t>
+                <w:t xml:space="preserve">Comparison of two sparse hybrid solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lecouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoye S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Applied Linear Algebra (SIAM LA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIAM, Jun 2012, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAM, Feb 2012, Savannah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719534v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelining the CG Solver Over a Runtime System</w:t>
+                <w:t xml:space="preserve">On a parallel hierarchical algebraic domain decomposition method for a large scale sparse linear solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Parallel Matrix Algorithms and Applications (PMAA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Applied Linear Algebra (SIAM LA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAM, Jun 2012, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726652v1</w:t>
+                <w:t xml:space="preserve">hal-00719537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a hierarchical parallel algebraic domain decomposition linear solver</w:t>
+                <w:t xml:space="preserve">Robust Memory-Aware Mappings for Parallel Multifrontal Factorizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Giraud</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stojce Nakov</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitaine-Euskadi Workshop on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAM Activity Group on Supercomputing, Feb 2012, Savannah, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719527v1</w:t>
+                <w:t xml:space="preserve">hal-00726644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QR Factorization on a Multicore Node Enhanced with Multiple GPU Accelerators</w:t>
+                <w:t xml:space="preserve">A Fully Empirical Autotuned Dense QR Factorization for Multicore Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Augonnet</w:t>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Dongarra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+                <w:t xml:space="preserve">Rajib Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Ltaief</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stanimire Tomov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euro-Par 2011 Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bordeaux, France. pp.194-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00547614v1</w:t>
+                <w:t xml:space="preserve">hal-00726654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel algebraic domain decomposition solver for the solution of augmented systems</w:t>
+                <w:t xml:space="preserve">Algebraic Schwarz preconditioning for the Schur complement: application to the time-harmonic Maxwell equations discretized by a discontinuous Galerkin method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
@@ -12682,379 +12656,405 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzam Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conference on Parallel, Distributed, Grid and Cloud Computing for Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">The Twentieth International Conference on Domain Decomposition Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, San Diego La Jolla, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652931v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00577639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Schwarz preconditioning for the Schur complement: application to the time-harmonic Maxwell equations discretized by a discontinuous Galerkin method</w:t>
+                <w:t xml:space="preserve">QR Factorization on a Multicore Node Enhanced with Multiple GPU Accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Augonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twentieth International Conference on Domain Decomposition Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Anchorage, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2011.90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00577639v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00547614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Empirical Autotuned Dense QR Factorization for Multicore Architectures</w:t>
+                <w:t xml:space="preserve">Parallel algebraic domain decomposition solver for the solution of augmented systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stanimire Tomov</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2011 Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Bordeaux, France. pp.194-205</w:t>
+              <w:t xml:space="preserve">The Second International Conference on Parallel, Distributed, Grid and Cloud Computing for Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726654v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LU Factorization for Accelerator-based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Augonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13228,884 +13228,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autotuning dense linear algebra libraries on multicore architectures</w:t>
+                <w:t xml:space="preserve">QR Factorization of Tall and Skinny Matrices in a Grid Computing Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Coti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stanimire Tomov</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Parallel Matrix Algorithms and Applications (PMAA'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">24th IEEE International Parallel and Distributed Processing Symposium (IPDPS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548921v1</w:t>
+                <w:t xml:space="preserve">inria-00548900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity analysis of sparse hybrid linear solvers</w:t>
+                <w:t xml:space="preserve">Dynamically scheduled Cholesky factorization on multicore architectures with GPU accelerators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Augonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ltaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Namyst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ''Scheduling in Aussois'' Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Aussois, France</w:t>
+              <w:t xml:space="preserve">Symposium on Application Accelerators in High Performance Computing (SAAHPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549221v1</w:t>
+                <w:t xml:space="preserve">inria-00547616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an efficient tile matrix inversion of symmetric positive definite matrices on multicore architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henricus Bouwmeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Langou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Meeting on High Performance Computing for Computational Science (VecPar'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically scheduled Cholesky factorization on multicore architectures with GPU accelerators.</w:t>
+                <w:t xml:space="preserve">Complexity analysis of sparse hybrid linear solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Application Accelerators in High Performance Computing (SAAHPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Knoxville, United States</w:t>
+              <w:t xml:space="preserve">3rd ''Scheduling in Aussois'' Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00547616v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QR Factorization of Tall and Skinny Matrices in a Grid Computing Environment</w:t>
+                <w:t xml:space="preserve">Towards a complexity analysis of sparse hybrid linear solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Langou</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Parallel and Distributed Processing Symposium (IPDPS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Para 2010 : State of the Art in Scientific and Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548900v1</w:t>
+                <w:t xml:space="preserve">inria-00548913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a complexity analysis of sparse hybrid linear solvers</w:t>
+                <w:t xml:space="preserve">Solveurs parallèles creux hybrides direct/itératif : application à des simulations 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Lee-Tin-Yien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Para 2010 : State of the Art in Scientific and Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland</w:t>
+              <w:t xml:space="preserve">Workshop Solveurs de systèmes linéaires de grande taille : les avancées récentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548913v1</w:t>
+                <w:t xml:space="preserve">inria-00549144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveurs parallèles creux hybrides direct/itératif : application à des simulations 3D</w:t>
+                <w:t xml:space="preserve">Algebraic parallel domain decomposition solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzam Haidar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Lee-Tin-Yien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Solveurs de systèmes linéaires de grande taille : les avancées récentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée GNR MOMAS / GDR Calcul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549144v1</w:t>
+                <w:t xml:space="preserve">inria-00549132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic parallel domain decomposition solver</w:t>
+                <w:t xml:space="preserve">MaPHyS or the development of a parallel algebraic domain decomposition solver in the course of the solstice project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
@@ -14119,323 +14136,306 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzam Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GNR MOMAS / GDR Calcul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Sparse Days 2010 Meeting at CERFACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549132v1</w:t>
+                <w:t xml:space="preserve">inria-00548915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaPHyS or the development of a parallel algebraic domain decomposition solver in the course of the solstice project</w:t>
+                <w:t xml:space="preserve">Tile QR factorization with parallel panel processing for multicore architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ltaief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days 2010 Meeting at CERFACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548915v1</w:t>
+                <w:t xml:space="preserve">inria-00548907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tile QR factorization with parallel panel processing for multicore architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tile QR Factorization with Parallel Panel Processing for Multicore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ltaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hatem Ltaief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Seattle, United States</w:t>
+              <w:t xml:space="preserve">24th IEEE International Parallel and Distributed Processing Symposium (IPDPS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548907v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel scalability and complexity analysis of sparse hybrid linear solvers</w:t>
               </w:r>
@@ -14473,51 +14473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzam Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Parallel Matrix Algorithms and Applications (PMAA'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14536,178 +14536,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tile QR Factorization with Parallel Panel Processing for Multicore Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Hadri</w:t>
+                <w:t xml:space="preserve">Autotuning dense linear algebra libraries on multicore architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajib Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Ltaief</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jack Dongarra</w:t>
+                <w:t xml:space="preserve">Stanimire Tomov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Parallel and Distributed Processing Symposium (IPDPS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Parallel Matrix Algorithms and Applications (PMAA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548899v1</w:t>
+                <w:t xml:space="preserve">inria-00548921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the I/O Volume in Out-of-Core Multifrontal Methods with a Flexible Allocation Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14771,51 +14771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiPC'07 14th International Conference On High Performance Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Goa, India, India. pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14853,51 +14853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the I/O Volume in an Out-of-Core Sparse Multifrontal Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14961,51 +14961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Rencontres Francophones en Parallélisme (RenPar'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Perpignan, France, France. pp.220--227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15043,51 +15043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Preliminary Out-of-Core Extension of a Parallel Multifrontal Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15170,90 +15170,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster, Cheaper, Better – a Hybridization Methodology to Develop Linear Algebra Software for GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Augonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Augonnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wen-mei W. Hwu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPU Computing Gems</w:t>
@@ -15344,51 +15344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15531,1440 +15531,1423 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (40)</w:t>
+        <w:t xml:space="preserve">Rapport (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guix-HPC Activity Report 2023-2024</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unified and Composable Rank-Structured Hierarchical Matrix–Vector Multiplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Inria Bordeaux - Sud Ouest. 2025, pp.1-36</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9611, Inria. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942752v1</w:t>
+                <w:t xml:space="preserve">hal-05568584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-tolerant numerical iterative algorithms at scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix Tremodeux</w:t>
+                <w:t xml:space="preserve">Guix-HPC Activity Report 2023-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Acary-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Herault</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Arrondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Bilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-9567, Inria Lyon. 2025</w:t>
+              <w:t xml:space="preserve">Inria Bordeaux - Sud Ouest. 2025, pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872041v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guix-HPC Activity Report 2022–2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Acary-Robert</w:t>
+                <w:t xml:space="preserve">Fault-tolerant numerical iterative algorithms at scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Tremodeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inria Bordeaux - Sud Ouest. 2024, pp.1-32</w:t>
+              <w:t xml:space="preserve">RR-9567, Inria Lyon. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500140v1</w:t>
+                <w:t xml:space="preserve">hal-04872041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel distributed out-of-core coupled solvers for large sparse/dense FEM/BEM linear systems implementing low-rank compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Felšöci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9550, Inria Bordeaux - Sud-Ouest. 2024, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized in-order execution of a sequential task-based code for shared-memory architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Castes</w:t>
+                <w:t xml:space="preserve">Guix-HPC Activity Report 2022–2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Acary-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9450, Inria Bordeaux - Sud Ouest. 2022, pp.30</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Courtès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Felšöci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Bordeaux - Sud Ouest. 2024, pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03547334v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct solution of larger coupled sparse/dense linear systems using low-rank compression on single-node multi-core machines in an industrial context</w:t>
+                <w:t xml:space="preserve">Task-Based Parallel Programming for Scalable Algorithms: application to Matrix Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9453, Inria Bordeaux Sud-Ouest. 2022, pp.25</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9461, Inria Bordeaux - Sud-Ouest. 2022, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557692v1</w:t>
+                <w:t xml:space="preserve">hal-03588491v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Based Parallel Programming for Scalable Algorithms: application to Matrix Multiplication</w:t>
+                <w:t xml:space="preserve">Study of the processor and memory power consumption of coupled sparse/dense solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9461, Inria Bordeaux - Sud-Ouest. 2022, pp.29</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Felšöci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9463, Inria Bordeaux Sud-Ouest. 2022, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588491v2</w:t>
+                <w:t xml:space="preserve">hal-03589695v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the processor and memory power consumption of coupled sparse/dense solvers</w:t>
+                <w:t xml:space="preserve">Task-based randomized singular value decomposition and multidimensional scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9482, Inria Bordeaux - Sud Ouest; Inrae - BioGeCo. 2022, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Mathieu</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03589695v2</w:t>
+                <w:t xml:space="preserve">hal-03773985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based randomized singular value decomposition and multidimensional scaling</w:t>
+                <w:t xml:space="preserve">The backward stable variants of GMRES in variable accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9483, Inria. 2022, pp.1-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Franc</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03773985v2</w:t>
+                <w:t xml:space="preserve">hal-03776837v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The backward stable variants of GMRES in variable accuracy</w:t>
+                <w:t xml:space="preserve">Direct solution of larger coupled sparse/dense linear systems using low-rank compression on single-node multi-core machines in an industrial context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martina Iannacito</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Felšöci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Marait</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9483, Inria. 2022, pp.1-77</w:t>
+                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9453, Inria Bordeaux Sud-Ouest. 2022, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776837v3</w:t>
+                <w:t xml:space="preserve">hal-03557692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the strong parallel scalability of numerically scalable Poisson linear solvers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentralized in-order execution of a sequential task-based code for shared-memory architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Castes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9423, Inria Bordeaux - Sud Ouest. 2021, pp.31</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9450, Inria Bordeaux - Sud Ouest. 2022, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352049v2</w:t>
+                <w:t xml:space="preserve">hal-03547334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On soft errors in the Conjugate Gradient method: sensitivity and robust numerical detection -revised</w:t>
+                <w:t xml:space="preserve">A note on the strong parallel scalability of numerically scalable Poisson linear solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nick Schenkels</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Joncquieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9330, Inria Bordeaux Sud-Ouest. 2020, pp.43</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9423, Inria Bordeaux - Sud Ouest. 2021, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495301v3</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352049v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complementary note on soft errors in the Conjugate Gradient method: the persistent error case</w:t>
+                <w:t xml:space="preserve">On soft errors in the Conjugate Gradient method: sensitivity and robust numerical detection -revised</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Cools</w:t>
@@ -16996,73 +16979,73 @@
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Schenkels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9360, Inria Bordeaux Sud-Ouest. 2020</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9330, Inria Bordeaux Sud-Ouest. 2020, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921669v2</w:t>
+                <w:t xml:space="preserve">hal-02495301v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring variable accuracy storage through lossy compression techniques in numerical linear algebra: a first application to flexible GMRES</w:t>
               </w:r>
@@ -17164,51 +17147,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572910v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On soft errors in the Conjugate Gradient method: sensitivity and robust numerical detection</w:t>
+                <w:t xml:space="preserve">A complementary note on soft errors in the Conjugate Gradient method: the persistent error case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Cools</w:t>
@@ -17222,566 +17205,570 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emrullah Fatih-Yetkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9226, Inria Bordeaux Sud-Ouest. 2018</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Schenkels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9360, Inria Bordeaux Sud-Ouest. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929738v1</w:t>
+                <w:t xml:space="preserve">hal-02921669v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy analysis of a solver stack for frequency-domain electromagnetics</w:t>
+                <w:t xml:space="preserve">On soft errors in the Conjugate Gradient method: sensitivity and robust numerical detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Cools</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrullah Fatih-Yetkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9240, Inria Bordeaux Sud-Ouest. 2018</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Vanroose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9226, Inria Bordeaux Sud-Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962629v1</w:t>
+                <w:t xml:space="preserve">hal-01929738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-rank Factorizations in Data Sparse Hierarchical Algorithms for Preconditioning Symmetric Positive Definite Matrices</w:t>
+                <w:t xml:space="preserve">Energy analysis of a solver stack for frequency-domain electromagnetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9200, Inria Bordeaux Sud-Ouest. 2018</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9240, Inria Bordeaux Sud-Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856399v2</w:t>
+                <w:t xml:space="preserve">hal-01962629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving high-performance with a sparse direct solver on Intel KNL</w:t>
+                <w:t xml:space="preserve">Low-rank Factorizations in Data Sparse Hierarchical Algorithms for Preconditioning Symmetric Positive Definite Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9035, Inria Bordeaux Sud-Ouest; CNRS-IRIT; Intel corporation; Université Bordeaux. 2017, pp.15</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuval Harness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9200, Inria Bordeaux Sud-Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473475v1</w:t>
+                <w:t xml:space="preserve">hal-01856399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based fast multipole method for clusters of multicore processors</w:t>
+                <w:t xml:space="preserve">Achieving high-performance with a sparse direct solver on Intel KNL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8970, Inria Bordeaux Sud-Ouest. 2017, pp.15</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Byckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Masliah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9035, Inria Bordeaux Sud-Ouest; CNRS-IRIT; Intel corporation; Université Bordeaux. 2017, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387482v4</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Irregular Kernels of Task-based codes: Illustration with the Fast Multipole Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17803,179 +17790,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Stanisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9036, INRIA Bordeaux. 2017, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust coarse spaces for Abstract Schwarz preconditioners via generalized eigenproblems</w:t>
+                <w:t xml:space="preserve">Task-based fast multipole method for clusters of multicore processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8978, INRIA Bordeaux. 2016</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Khannouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Stanisic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8970, Inria Bordeaux Sud-Ouest. 2017, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399203v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387482v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical hybrid sparse linear solver for multicore platforms</w:t>
               </w:r>
@@ -17987,64 +18000,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8960, INRIA Bordeaux. 2016, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18079,77 +18092,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearly optimal fast preconditioning of symmetric positive definite matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuval Harness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8984, Inria Bordeaux Sud-Ouest. 2016, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18184,90 +18197,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of rounding error accumulation in Conjugate Gradients to improve the maximal attainable accuracy of pipelined CG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Cools</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Vanroose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8849, Inria Bordeaux Sud-Ouest. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18283,464 +18296,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262716v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between OpenMP 4.0 and native runtime systems for the fast multipole method</w:t>
+                <w:t xml:space="preserve">Task-based hybrid linear solver for distributed memory heterogeneous architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8953, Inria. 2016, pp.49</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stojce Nakov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8913, Inria Bordeaux Sud-Ouest. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372022v1</w:t>
+                <w:t xml:space="preserve">hal-01316783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving High Performance on Supercomputers with a Sequential Task-based Programming Model</w:t>
+                <w:t xml:space="preserve">Bridging the gap between OpenMP 4.0 and native runtime systems for the fast multipole method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8927, Inria Bordeaux Sud-Ouest; Bordeaux INP; CNRS; Université de Bordeaux; CEA. 2016, pp.27</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenger Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pitoiset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8953, Inria. 2016, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332774v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based hybrid linear solver for distributed memory heterogeneous architectures</w:t>
+                <w:t xml:space="preserve">Achieving High Performance on Supercomputers with a Sequential Task-based Programming Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8913, Inria Bordeaux Sud-Ouest. 2016</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Furmento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8927, Inria Bordeaux Sud-Ouest; Bordeaux INP; CNRS; Université de Bordeaux; CEA. 2016, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316783v1</w:t>
+                <w:t xml:space="preserve">hal-01332774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation-restart strategies for resilient eigensolvers</w:t>
+                <w:t xml:space="preserve">Robust coarse spaces for Abstract Schwarz preconditioners via generalized eigenproblems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 8625, INRIA Bordeaux. 2015</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8978, INRIA Bordeaux. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201748v2</w:t>
+                <w:t xml:space="preserve">hal-01399203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-based multifrontal QR solver for GPU-accelerated multicore architectures</w:t>
               </w:r>
@@ -18765,51 +18765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRI/RT--2015--02--FR-r1, IRIT, Toulouse. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18857,51 +18857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawussi Zounon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8744, INRIA Bordeaux; INRIA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18917,149 +18917,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based FMM for heterogeneous architectures</w:t>
+                <w:t xml:space="preserve">Interpolation-restart strategies for resilient eigensolvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8513, Inria. 2014, pp.29</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawussi Zounon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 8625, INRIA Bordeaux. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974674v1</w:t>
+                <w:t xml:space="preserve">hal-01201748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block GMRES method with inexact breakdowns and deflated restarting</w:t>
               </w:r>
@@ -19131,149 +19114,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963704v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based FMM for multicore architectures</w:t>
+                <w:t xml:space="preserve">Task-based FMM for heterogeneous architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Messner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8277, INRIA. 2013, pp.33</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8513, Inria. 2014, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807368v1</w:t>
+                <w:t xml:space="preserve">hal-00974674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards resilient parallel linear Krylov solvers: recover-restart strategies</w:t>
               </w:r>
@@ -19298,64 +19281,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawussi Zounon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8324, INRIA. 2013, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19371,149 +19354,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelining the Fast Multipole Method over a Runtime System</w:t>
+                <w:t xml:space="preserve">Task-based FMM for multicore architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Messner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7981, INRIA. 2012, pp.24</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8277, INRIA. 2013, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703130v1</w:t>
+                <w:t xml:space="preserve">hal-00807368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-based Conjugate-Gradient for multi-GPUs platforms</w:t>
               </w:r>
@@ -19538,64 +19521,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8192, INRIA. 2012, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19611,145 +19594,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel algebraic domain decomposition solver for the solution of augmented systems</w:t>
+                <w:t xml:space="preserve">Pipelining the Fast Multipole Method over a Runtime System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7516, INRIA. 2011</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7981, INRIA. 2012, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00559133v1</w:t>
+                <w:t xml:space="preserve">hal-00703130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Empirical Autotuned QR Factorization For Multicore Architectures</w:t>
               </w:r>
@@ -19761,64 +19748,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack J. Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajib Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanimire Tomov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7526, INRIA. 2011, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19834,119 +19821,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00569514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Parallel Out-of-core Multifrontal Solver: Preliminary Study</w:t>
+                <w:t xml:space="preserve">Parallel algebraic domain decomposition solver for the solution of augmented systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6120, LIP RR 2007-06, INRIA, LIP. 2007, pp.48</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7516, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00130278v2</w:t>
+                <w:t xml:space="preserve">inria-00559133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the I/O Volume in an Out-of-core Sparse Multifrontal Solver</w:t>
               </w:r>
@@ -19958,198 +19971,290 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6207, LIP RR-2007-22, INRIA, LIP. 2007, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00150588v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Parallel Out-of-core Multifrontal Solver: Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6120, LIP RR 2007-06, INRIA, LIP. 2007, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00130278v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Out-Of-Core Factorization of Large Sparse Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modeling and Simulation. Ecole normale supérieure de lyon - ENS LYON, 2008. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00563463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId333"/>
+      <w:footerReference w:type="default" r:id="rId334"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20296,51 +20401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tremodeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Di" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Underwood" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingwen Tao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Calhoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.05.022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936659v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jego" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583560" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03348787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Altenbernd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Anzt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bautista-Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Benacchio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420211055188" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03022845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Cools" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrullah Fatih-Yetkin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schenkels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M122858X" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02074474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Poirel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1153765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02327982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gob&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kuhn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2678" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrullah Fatih Yetkin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanroose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1117872" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940053v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Harness" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arbenz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Schenk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.01.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pruvost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2766064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pitoiset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2697857" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawussi Zounon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1042115" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334113v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130938505" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2898348" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Messner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3723" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fei Jing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140961912" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911856v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130915662" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719512v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Haidar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2012.07.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01JKP5FB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.11.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KPN141S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080720061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyronnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2010.11.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBC6QCSB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049142v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Iannacito" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojce Nakov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05200599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malh&#233;n&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Rozloznik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05175741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05397428v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gicquel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186849v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peaucelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826879v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896030v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Castes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00095" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03774145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS53621.2022.00012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03264472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cornelis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671555" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073742v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Masliah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01999895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Falco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597072v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670178v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670189v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337748v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58943-5_14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334738v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334648v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carpentieri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Zhu Huang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355534v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rossignon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301240v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223573v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kumar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440792v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58943-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301237v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440803v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734422v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2938615.2938621" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334631v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334675v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200706v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215345v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Liz&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223339v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135258v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162618v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208461v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162627v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215344v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120507v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.35" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256230v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270145v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2015.27" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180272v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Stanisic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Reps" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghysels Pieter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Meerbergen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256316v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018760v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018763v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058138v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085333v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978602v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057580v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2014.205" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987110v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283949v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062232v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salas Pablo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018761v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935685v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934948v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797403v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877316v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868169v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855878v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220611v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_53" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060301v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joslin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726644v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719544v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecouvez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoye S. Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719537v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726630v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719534v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726652v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547614v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ltaief" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.90" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652931v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577639v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726654v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Nath" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimire Tomov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654193v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548911v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Lee-Tin-Yien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548921v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548906v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Bouwmeester" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547616v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548913v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549144v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549132v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548915v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548907v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hadri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549126v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548899v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358627v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803524v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358625v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804405v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358624v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547847v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807026v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942752v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bilke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04872041v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04500140v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618349v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547334v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557692v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588491v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03589695v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776837v3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352049v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joncquieres" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495301v3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921669v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572910v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929738v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962629v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856399v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473475v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Byckling" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387482v4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Khannouz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01474556v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399203v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379227v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403480v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262716v3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372022v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Bramas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332774v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316783v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201748v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166312v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165186v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974674v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963704v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807368v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843992v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703130v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767368v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559133v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569514v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130278v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150588v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00563463v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tremodeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Di" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Underwood" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingwen Tao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Calhoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.05.022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936659v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jego" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583560" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03348787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Altenbernd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Anzt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bautista-Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Benacchio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420211055188" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03022845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Cools" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrullah Fatih-Yetkin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schenkels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M122858X" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02074474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Poirel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1153765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02327982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gob&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kuhn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2678" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Harness" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arbenz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Schenk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.01.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrullah Fatih Yetkin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanroose" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1117872" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pruvost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2766064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pitoiset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2697857" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334113v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130938505" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Messner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3723" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2898348" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawussi Zounon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1042115" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fei Jing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140961912" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911856v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130915662" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719512v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Haidar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2012.07.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01JKP5FB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.11.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KPN141S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080720061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyronnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2010.11.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBC6QCSB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05200599v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malh&#233;n&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Rozloznik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05175741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05397428v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gicquel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojce Nakov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248757v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186849v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peaucelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Iannacito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Castes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00095" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826879v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03774145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS53621.2022.00012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03264472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073742v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671555" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Masliah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cornelis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01999895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Falco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670178v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670189v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597072v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303379v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rossignon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303373v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355534v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334648v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carpentieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Zhu Huang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223573v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kumar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440792v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58943-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734422v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2938615.2938621" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334675v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337748v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58943-5_14" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162627v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215344v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208461v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135258v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162618v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223339v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120507v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.35" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256230v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270145v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2015.27" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162638v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Reps" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghysels Pieter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Meerbergen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180272v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Stanisic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256316v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200706v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Liz&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128750v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978602v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085333v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058138v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018763v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057580v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2014.205" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062232v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salas Pablo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987110v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018761v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018760v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855878v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868169v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877316v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797403v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_53" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joslin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933640v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934948v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935685v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719534v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726630v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719527v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719544v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecouvez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoye S. Li" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719537v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726654v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Nath" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimire Tomov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577639v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547614v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ltaief" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.90" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652931v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654193v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548911v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Lee-Tin-Yien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548900v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547616v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Bouwmeester" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549221v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548913v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549144v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549132v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548915v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548907v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hadri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548899v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549126v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548921v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358627v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803524v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358625v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804405v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358624v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547847v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807026v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05568584v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942752v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bilke" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04872041v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618349v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04500140v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588491v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03589695v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776837v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557692v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547334v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352049v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joncquieres" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495301v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572910v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921669v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929738v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962629v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856399v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473475v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Byckling" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01474556v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387482v4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Khannouz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379227v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403480v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262716v3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316783v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372022v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Bramas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332774v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399203v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166312v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165186v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201748v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963704v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974674v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843992v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807368v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767368v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703130v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569514v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559133v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150588v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130278v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00563463v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>