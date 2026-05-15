--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1350,291 +1350,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving High Performance on Supercomputers with a Sequential Task-based Programming Model</w:t>
+                <w:t xml:space="preserve">Bridging the gap between OpenMP and task-based runtime systems for the fast multipole method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Furmento</w:t>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Pruvost</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Pitoiset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2017, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2766064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2697857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618526v1</w:t>
+                <w:t xml:space="preserve">hal-01517153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between OpenMP and task-based runtime systems for the fast multipole method</w:t>
+                <w:t xml:space="preserve">Achieving High Performance on Supercomputers with a Sequential Task-based Programming Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+                <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Pitoiset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.14. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2697857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2766064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517153v1</w:t>
+                <w:t xml:space="preserve">hal-01618526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust memory-aware mappings for parallel multifrontal factorizations</w:t>
               </w:r>
@@ -1767,64 +1767,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-based FMM for heterogeneous architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2369,64 +2369,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-Based FMM for Multicore Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3132,580 +3132,580 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical stopping criteria for GMRES</w:t>
+                <w:t xml:space="preserve">A composable abstraction of hierarchical methods for matrix-vector product acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Malhéné</w:t>
+                <w:t xml:space="preserve">Antoine Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Rozloznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop on Approximate Computing in Numerical Linear Algebra 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200599v1</w:t>
+                <w:t xml:space="preserve">hal-05397428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance solvers for aeroacoustic simulations for Airbus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalable Domain Decomposition Methods for Large Sparse Linear Systems on Modern Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stojce Nakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esragul Korkmaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
+                <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175741v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A composable abstraction of hierarchical methods for matrix-vector product acceleration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+                <w:t xml:space="preserve">Scalable Domain Decomposition Methods for Large Sparse Linear Systems on Modern Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Approximate Computing in Numerical Linear Algebra 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Sparse Days 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397428v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Domain Decomposition Methods for Large Sparse Linear Systems on Modern Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stojce Nakov</w:t>
+                <w:t xml:space="preserve">Practical stopping criteria for GMRES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Malhéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marait</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Rozloznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Sparse Days meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248772v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Domain Decomposition Methods for Large Sparse Linear Systems on Modern Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stojce Nakov</w:t>
+                <w:t xml:space="preserve">High performance solvers for aeroacoustic simulations for Airbus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esragul Korkmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marait</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248757v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Floating Point Compression to increase H-Matrices performance</w:t>
               </w:r>
@@ -3717,51 +3717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3812,51 +3812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,77 +3937,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Mathematics and decision 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohammed VI Polytechnic University, Dec 2024, Rabat, Morocco</w:t>
@@ -4075,51 +4075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Felšöci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2023 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISTIC : Laboratoire d’Informatique, Systèmes, Traitement de l’Information et de la Connaissance, de l’Université Savoie Mont Blanc., Jul 2023, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4170,77 +4170,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPS 2023 - 37th International Parallel and Distributed Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2023, St. Petersburg, FL, United States. pp.357-367</w:t>
@@ -4263,269 +4263,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized in-order execution of a sequential task-based code for shared-memory architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Castes</w:t>
+                <w:t xml:space="preserve">GMRES in variable accuracy: a case study in low rank tensor linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPSW 2022 - IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GAMM - Workshop on Applied and Numerical Linear Algebra 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erin Carson; Iveta Hnětynková; Stefano Pozza; Petr Tichý; Miroslav Tůma, Sep 2022, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896030v1</w:t>
+                <w:t xml:space="preserve">hal-03826879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GMRES in variable accuracy: a case study in low rank tensor linear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martina Iannacito</w:t>
+                <w:t xml:space="preserve">Decentralized in-order execution of a sequential task-based code for shared-memory architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Castes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMM - Workshop on Applied and Numerical Linear Algebra 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPSW 2022 - IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France. pp.552-561, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW55747.2022.00095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826879v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct solution of larger coupled sparse/dense linear systems using low-rank compression on single-node multi-core machines in an industrial context</w:t>
               </w:r>
@@ -4537,51 +4537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Felšöci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPS 2022 - 36th IEEE International Parallel and Distributed Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France. pp.11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4641,51 +4641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Felšöci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2021 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lyon / Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4870,51 +4870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5254,51 +5254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sparse Days 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5317,217 +5317,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust coarse spaces for abstract Schwarz preconditioners via generalized eigenproblems</w:t>
+                <w:t xml:space="preserve">Soft Error in PCG: Sensitivity, Numerical Detections and Possible Recoveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Poirel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on domain decomposition methods, DD24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Svalbard, Norway</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering, CSE'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670178v1</w:t>
+                <w:t xml:space="preserve">hal-01670189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Error in PCG: Sensitivity, Numerical Detections and Possible Recoveries</w:t>
+                <w:t xml:space="preserve">Robust coarse spaces for abstract Schwarz preconditioners via generalized eigenproblems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Poirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering, CSE'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">International conference on domain decomposition methods, DD24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Svalbard, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670189v1</w:t>
+                <w:t xml:space="preserve">hal-01670178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft Error in Classical PCG and its Variants: Sensitivity, Numerical Detections and Possible Recovery Policies</w:t>
               </w:r>
@@ -5673,51 +5673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5736,1016 +5736,1016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft errors in PCG: detection and correction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handling clusters with a task-based runtime system: application to Geophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Rossignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Rice - Oil &amp; Gas HPC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301240v1</w:t>
+                <w:t xml:space="preserve">hal-01303373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing numerical simulations of elastodynamic wave propagation thanks to task-based parallel programming</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Task-based sparse hybrid linear solver for distributed memory heterogeneous architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">HeteroPar'2016 worshop of Euro-Par</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303379v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling clusters with a task-based runtime system: application to Geophysics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">George Bosilca</w:t>
+                <w:t xml:space="preserve">Two New Block Krylov Methods for Linear Systems with Multiple Right-hand Sides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Fei Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Carpentieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting-Zhu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rice - Oil &amp; Gas HPC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Houston, United States</w:t>
+              <w:t xml:space="preserve">IMA Conference on Numerical Linear Algebra and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303373v1</w:t>
+                <w:t xml:space="preserve">hal-01334648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based sparse hybrid linear solver for distributed memory heterogeneous architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coarse Grid Correction for Algebraic Domain Decomposition Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar'2016 worshop of Euro-Par</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334738v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse Grid Correction for Algebraic Domain Decomposition Solvers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High order scalable HDG method fro frequency-domain electromagnetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Giraud</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">Icosahom 2016 - International Conference on Spectral and High Order Methods </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355534v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order scalable HDG method fro frequency-domain electromagnetics</w:t>
+                <w:t xml:space="preserve">Soft errors in PCG: detection and correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Moya</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Cools</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Vanroose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icosahom 2016 - International Conference on Spectral and High Order Methods </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404669v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two New Block Krylov Methods for Linear Systems with Multiple Right-hand Sides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan-Fei Jing</w:t>
+                <w:t xml:space="preserve">Optimizing numerical simulations of elastodynamic wave propagation thanks to task-based parallel programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Rossignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ting-Zhu Huang</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Conference on Numerical Linear Algebra and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334648v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Static Schedules so Bad ? A Case Study on Cholesky Factorization</w:t>
+                <w:t xml:space="preserve">Semi-Algebraic Coarse Space for Parallel Sparse Hybrid Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Suraj Kumar</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">Journée Calcul Haute Performance et Décomposition de Domaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223573v2</w:t>
+                <w:t xml:space="preserve">hal-01440792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Algebraic Coarse Space for Parallel Sparse Hybrid Solvers</w:t>
+                <w:t xml:space="preserve">Are Static Schedules so Bad ? A Case Study on Cholesky Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Giraud</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Calcul Haute Performance et Décomposition de Domaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440792v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223573v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-based Conjugate Gradient: from multi-GPU towards heterogeneous architectures</w:t>
               </w:r>
@@ -6770,51 +6770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7250,51 +7250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7427,51 +7427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting a Parametrized Task Graph model for the parallelization of a sparse direct multifrontal solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7538,256 +7538,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Numerical Resiliency in Numerical Linear Algebra Solvers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Portable task-based programming for Seismic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mawussi Zounon</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salishan Conference on High-Speed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DOE laboratories, Apr 2015, Salishan, United States</w:t>
+              <w:t xml:space="preserve">MATHIAS – TOTAL Symposium on Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162627v1</w:t>
+                <w:t xml:space="preserve">hal-01223339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-matrix techniques for parallel hybrid solvers</w:t>
+                <w:t xml:space="preserve">On Numerical Resiliency in Numerical Linear Algebra Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawussi Zounon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMI Workshop on Fast Direct Solvers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Salishan Conference on High-Speed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DOE laboratories, Apr 2015, Salishan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215344v1</w:t>
+                <w:t xml:space="preserve">hal-01162627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portable task-based programming for seismic wave propagation simulation in time domain</w:t>
               </w:r>
@@ -7799,77 +7799,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOSCAR – 5th Brazil-French workshop on High performance cOmputing and SCientific dAta management dRiven by highly demanding applications (INRIA-CNPq)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sophia Antipolis, France</w:t>
@@ -7892,463 +7892,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Based Parallelization of the Fast Multipole Method on NVIDIA GPUs and Multicore Processors</w:t>
+                <w:t xml:space="preserve">H-matrix techniques for parallel hybrid solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuval Harness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">CIMI Workshop on Fast Direct Solvers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135258v1</w:t>
+                <w:t xml:space="preserve">hal-01215344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Resiliency in Krylov Solvers</w:t>
+                <w:t xml:space="preserve">Task-Based Parallelization of the Fast Multipole Method on NVIDIA GPUs and Multicore Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACS'15: Plateform for Advanced Scientific Computing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162618v1</w:t>
+                <w:t xml:space="preserve">hal-01135258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable task-based programming for Seismic Imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Resiliency in Krylov Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawussi Zounon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATHIAS – TOTAL Symposium on Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">PACS'15: Plateform for Advanced Scientific Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223339v1</w:t>
+                <w:t xml:space="preserve">hal-01162618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Gap between Performance and Bounds of Cholesky Factorization on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraj Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heterogeneity in Computing Workshop 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t>
@@ -8605,907 +8605,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Avoiding and Hiding in preconditioned Krylov solvers</w:t>
+                <w:t xml:space="preserve">Fast and Accurate Simulation of Multithreaded Sparse Linear Algebra Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bram Reps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karl Meerbergen</w:t>
+                <w:t xml:space="preserve">Luka Stanisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Performance Computing in Science and Engineering: HPCSE'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IT4Innovations National Supercomputing Center VSB-Technical University of Ostrava, Czech Republic, May 2015, Karolinka, Czech Republic</w:t>
+              <w:t xml:space="preserve">The 21st IEEE International Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162638v1</w:t>
+                <w:t xml:space="preserve">hal-01180272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Accurate Simulation of Multithreaded Sparse Linear Algebra Solvers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the resilience of parallel sparse hybrid solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawussi Zounon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st IEEE International Conference on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve"> HiPC 2015 - IEEE International Conference on High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180272v2</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256316v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the resilience of parallel sparse hybrid solvers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication Avoiding and Hiding in preconditioned Krylov solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Reps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghysels Pieter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Meerbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> HiPC 2015 - IEEE International Conference on High Performance Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Bangalore, India</w:t>
+              <w:t xml:space="preserve">High Performance Computing in Science and Engineering: HPCSE'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IT4Innovations National Supercomputing Center VSB-Technical University of Ostrava, Czech Republic, May 2015, Karolinka, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256316v2</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Checksum based Detection for Soft Errors in Conjugate Gradient Variants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Portable task-based programming for elastodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Salt Lake city, Utah, United States</w:t>
+              <w:t xml:space="preserve">Rice - Oil &amp; Gas HPC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200706v1</w:t>
+                <w:t xml:space="preserve">hal-01128750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-Matrix Solver for FEM/BEM</w:t>
+                <w:t xml:space="preserve">Reliability of Checksum based Detection for Soft Errors in Conjugate Gradient Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMI Workshop on Fast Direct Solvers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Salt Lake city, Utah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215345v1</w:t>
+                <w:t xml:space="preserve">hal-01200706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable task-based programming for elastodynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H-Matrix Solver for FEM/BEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rice - Oil &amp; Gas HPC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Houston, United States</w:t>
+              <w:t xml:space="preserve">CIMI Workshop on Fast Direct Solvers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128750v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Distributed Linear Algebra on Hybrid Nodes over the StarPU Runtime</w:t>
+                <w:t xml:space="preserve">Preliminary Investigations on Resilient Parallel Numerical Linear Algebra Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawussi Zounon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Portland, Oregon, United States</w:t>
+              <w:t xml:space="preserve">SIAM Workshop on Exascale Applied Mathematics Challenges and Opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978602v1</w:t>
+                <w:t xml:space="preserve">hal-01018763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portable Task-based programming for seismic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATHIAS – TOTAL Symposium on Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9524,325 +9520,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recover-Restart Strategies for Resilient Parallel Numerical Linear Algebra Solvers</w:t>
+                <w:t xml:space="preserve">Overview of Distributed Linear Algebra on Hybrid Nodes over the StarPU Runtime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Furmento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Parallel Matrix Algorithms and Applications (PMAA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058138v1</w:t>
+                <w:t xml:space="preserve">hal-00978602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Investigations on Resilient Parallel Numerical Linear Algebra Solvers</w:t>
+                <w:t xml:space="preserve">Recover-Restart Strategies for Resilient Parallel Numerical Linear Algebra Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Salas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emrullah Fatih Yetkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawussi Zounon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Workshop on Exascale Applied Mathematics Challenges and Opportunities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Parallel Matrix Algorithms and Applications (PMAA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018763v1</w:t>
+                <w:t xml:space="preserve">hal-01058138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-based programming for Seismic Imaging: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 16th International Conference on High Performance Computing and Communications (HPCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France. pp.1259-1266, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9870,385 +9870,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery-Restart Techniques for Resilient Krylov Methods</w:t>
+                <w:t xml:space="preserve">Toward parallel scalable linear solvers suited for large scale hierarchical parallel platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salas Pablo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Portland, United States</w:t>
+              <w:t xml:space="preserve">World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062232v1</w:t>
+                <w:t xml:space="preserve">hal-00987110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward parallel scalable linear solvers suited for large scale hierarchical parallel platforms</w:t>
+                <w:t xml:space="preserve">Harnessing clusters of hybrid nodes with a sequential task-based programming model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ramet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Furmento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Workshop on Parallel Matrix Algorithms and Applications (PMAA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987110v1</w:t>
+                <w:t xml:space="preserve">hal-01283949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing clusters of hybrid nodes with a sequential task-based programming model</w:t>
+                <w:t xml:space="preserve">Recovery-Restart Techniques for Resilient Krylov Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salas Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawussi Zounon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Parallel Matrix Algorithms and Applications (PMAA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283949v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Progresses on Krylov Linear Solvers: Block-variants and Resiliency</w:t>
               </w:r>
@@ -10461,329 +10461,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining recent HPC techniques for 3D geophysics acceleration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pipelining the Fast Multipole Method over a Runtime System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855878v1</w:t>
+                <w:t xml:space="preserve">hal-00797403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized propagators for elastic waves with anisotropy Part 1: Applied Mathematics Part 2: High-Performance Computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Combining recent HPC techniques for 3D geophysics acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Bosilca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XSEDE -- International Summer School on HPC Challenges in Computational Sciences (PRACE workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, New York, United States</w:t>
+              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868169v1</w:t>
+                <w:t xml:space="preserve">hal-00855878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Geophysics over a runtime system on a ccNUMA machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATHIAS - TOTAL Symposium on Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10802,208 +10802,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelining the Fast Multipole Method over a Runtime System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized propagators for elastic waves with anisotropy Part 1: Applied Mathematics Part 2: High-Performance Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthias Messner</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">XSEDE -- International Summer School on HPC Challenges in Computational Sciences (PRACE workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797403v1</w:t>
+                <w:t xml:space="preserve">hal-00868169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-based Parallelization of the Fast Multipole Method on NVIDIA GPUs and Multicore Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11447,51 +11447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11644,148 +11644,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelining the CG Solver Over a Runtime System</w:t>
+                <w:t xml:space="preserve">On a Hierarchical Parallel Algebraic Domain Decomposition Linear Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Parallel Matrix Algorithms and Applications (PMAA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Scalable Hierarchical Algorithms for eXtreme Computing (SHAX-C) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Kaust, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726652v1</w:t>
+                <w:t xml:space="preserve">hal-00726630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards resilient Krylov solvers</w:t>
               </w:r>
@@ -11886,148 +11886,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Hierarchical Parallel Algebraic Domain Decomposition Linear Solver</w:t>
+                <w:t xml:space="preserve">Pipelining the CG Solver Over a Runtime System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scalable Hierarchical Algorithms for eXtreme Computing (SHAX-C) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Kaust, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">International Workshop on Parallel Matrix Algorithms and Applications (PMAA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726630v1</w:t>
+                <w:t xml:space="preserve">hal-00726652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a hierarchical parallel algebraic domain decomposition linear solver</w:t>
               </w:r>
@@ -12065,51 +12065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Fei Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitaine-Euskadi Workshop on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bilbao, Spain</w:t>
@@ -12768,51 +12768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Augonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13023,51 +13023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Augonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Langou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13474,506 +13474,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00547616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an efficient tile matrix inversion of symmetric positive definite matrices on multicore architectures</w:t>
+                <w:t xml:space="preserve">Complexity analysis of sparse hybrid linear solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Meeting on High Performance Computing for Computational Science (VecPar'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">3rd ''Scheduling in Aussois'' Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548906v1</w:t>
+                <w:t xml:space="preserve">inria-00549221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity analysis of sparse hybrid linear solvers</w:t>
+                <w:t xml:space="preserve">Towards an efficient tile matrix inversion of symmetric positive definite matrices on multicore architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henricus Bouwmeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kurzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ''Scheduling in Aussois'' Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Aussois, France</w:t>
+              <w:t xml:space="preserve">9th International Meeting on High Performance Computing for Computational Science (VecPar'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549221v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a complexity analysis of sparse hybrid linear solvers</w:t>
+                <w:t xml:space="preserve">Solveurs parallèles creux hybrides direct/itératif : application à des simulations 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Lee-Tin-Yien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Para 2010 : State of the Art in Scientific and Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland</w:t>
+              <w:t xml:space="preserve">Workshop Solveurs de systèmes linéaires de grande taille : les avancées récentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548913v1</w:t>
+                <w:t xml:space="preserve">inria-00549144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveurs parallèles creux hybrides direct/itératif : application à des simulations 3D</w:t>
+                <w:t xml:space="preserve">Towards a complexity analysis of sparse hybrid linear solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzam Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Solveurs de systèmes linéaires de grande taille : les avancées récentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Para 2010 : State of the Art in Scientific and Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549144v1</w:t>
+                <w:t xml:space="preserve">inria-00548913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic parallel domain decomposition solver</w:t>
               </w:r>
@@ -15584,77 +15584,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified and Composable Rank-Structured Hierarchical Matrix–Vector Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9611, Inria. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15938,51 +15938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Felšöci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9550, Inria Bordeaux - Sud-Ouest. 2024, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16288,51 +16288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9463, Inria Bordeaux Sud-Ouest. 2022, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16367,77 +16367,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-based randomized singular value decomposition and multidimensional scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16485,90 +16485,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The backward stable variants of GMRES in variable accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9483, Inria. 2022, pp.1-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16616,51 +16616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Felšöci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9453, Inria Bordeaux Sud-Ouest. 2022, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16682,90 +16682,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized in-order execution of a sequential task-based code for shared-memory architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Castes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9450, Inria Bordeaux - Sud Ouest. 2022, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16826,51 +16826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Joncquieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17419,64 +17419,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17751,77 +17751,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Irregular Kernels of Task-based codes: Illustration with the Fast Multipole Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Stanisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17869,90 +17869,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-based fast multipole method for clusters of multicore processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Khannouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Stanisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8970, Inria Bordeaux Sud-Ouest. 2017, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17968,237 +17968,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387482v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical hybrid sparse linear solver for multicore platforms</w:t>
+                <w:t xml:space="preserve">Nearly optimal fast preconditioning of symmetric positive definite matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8960, INRIA Bordeaux. 2016, pp.25</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuval Harness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8984, Inria Bordeaux Sud-Ouest. 2016, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379227v1</w:t>
+                <w:t xml:space="preserve">hal-01403480v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearly optimal fast preconditioning of symmetric positive definite matrices</w:t>
+                <w:t xml:space="preserve">Hierarchical hybrid sparse linear solver for multicore platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8984, Inria Bordeaux Sud-Ouest. 2016, pp.34</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stojce Nakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8960, INRIA Bordeaux. 2016, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403480v2</w:t>
+                <w:t xml:space="preserve">hal-01379227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of rounding error accumulation in Conjugate Gradients to improve the maximal attainable accuracy of pipelined CG</w:t>
               </w:r>
@@ -18328,51 +18328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8913, Inria Bordeaux Sud-Ouest. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18433,64 +18433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pitoiset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8953, Inria. 2016, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18538,77 +18538,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8927, Inria Bordeaux Sud-Ouest; Bordeaux INP; CNRS; Université de Bordeaux; CEA. 2016, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19133,64 +19133,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-based FMM for heterogeneous architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19373,64 +19373,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-based FMM for multicore architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19521,51 +19521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19613,64 +19613,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipelining the Fast Multipole Method over a Runtime System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19939,211 +19939,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00559133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the I/O Volume in an Out-of-core Sparse Multifrontal Solver</w:t>
+                <w:t xml:space="preserve">Towards a Parallel Out-of-core Multifrontal Solver: Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6207, LIP RR-2007-22, INRIA, LIP. 2007, pp.32</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6120, LIP RR 2007-06, INRIA, LIP. 2007, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00150588v2</w:t>
+                <w:t xml:space="preserve">inria-00130278v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Parallel Out-of-core Multifrontal Solver: Preliminary Study</w:t>
+                <w:t xml:space="preserve">Reducing the I/O Volume in an Out-of-core Sparse Multifrontal Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6120, LIP RR 2007-06, INRIA, LIP. 2007, pp.48</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6207, LIP RR-2007-22, INRIA, LIP. 2007, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00130278v2</w:t>
+                <w:t xml:space="preserve">inria-00150588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20401,51 +20401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tremodeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Di" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Underwood" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingwen Tao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Calhoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.05.022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936659v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jego" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583560" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03348787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Altenbernd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Anzt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bautista-Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Benacchio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420211055188" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03022845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Cools" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrullah Fatih-Yetkin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schenkels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M122858X" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02074474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Poirel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1153765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02327982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gob&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kuhn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2678" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Harness" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arbenz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Schenk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.01.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrullah Fatih Yetkin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanroose" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1117872" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pruvost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2766064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pitoiset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2697857" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334113v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130938505" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Messner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3723" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2898348" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawussi Zounon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1042115" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fei Jing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140961912" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911856v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130915662" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719512v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Haidar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2012.07.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01JKP5FB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.11.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KPN141S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080720061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyronnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2010.11.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBC6QCSB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05200599v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malh&#233;n&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Rozloznik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05175741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05397428v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gicquel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojce Nakov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248757v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186849v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peaucelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Iannacito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Castes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00095" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826879v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03774145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS53621.2022.00012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03264472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073742v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671555" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Masliah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cornelis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01999895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Falco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670178v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670189v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597072v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303379v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rossignon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303373v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355534v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334648v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carpentieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Zhu Huang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223573v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kumar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440792v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58943-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734422v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2938615.2938621" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334675v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337748v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58943-5_14" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162627v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215344v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208461v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135258v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162618v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223339v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120507v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.35" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256230v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270145v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2015.27" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162638v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Reps" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghysels Pieter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Meerbergen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180272v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Stanisic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256316v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200706v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Liz&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128750v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978602v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085333v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058138v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018763v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057580v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2014.205" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062232v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salas Pablo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987110v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018761v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018760v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855878v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868169v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877316v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797403v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_53" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joslin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933640v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934948v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935685v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719534v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726630v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719527v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719544v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecouvez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoye S. Li" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719537v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726654v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Nath" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimire Tomov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577639v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547614v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ltaief" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.90" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652931v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654193v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548911v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Lee-Tin-Yien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548900v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547616v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Bouwmeester" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549221v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548913v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549144v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549132v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548915v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548907v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hadri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548899v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549126v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548921v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358627v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803524v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358625v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804405v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358624v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547847v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807026v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05568584v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942752v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bilke" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04872041v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618349v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04500140v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588491v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03589695v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776837v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557692v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547334v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352049v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joncquieres" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495301v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572910v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921669v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929738v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962629v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856399v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473475v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Byckling" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01474556v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387482v4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Khannouz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379227v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403480v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262716v3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316783v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372022v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Bramas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332774v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399203v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166312v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165186v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201748v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963704v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974674v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843992v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807368v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767368v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703130v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569514v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559133v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150588v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130278v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00563463v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tremodeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Di" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Underwood" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingwen Tao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Calhoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.05.022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936659v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jego" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583560" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03348787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Altenbernd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Anzt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bautista-Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Benacchio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420211055188" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03022845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Cools" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrullah Fatih-Yetkin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schenkels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M122858X" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02074474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Poirel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1153765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02327982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gob&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kuhn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2678" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Harness" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arbenz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Schenk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.01.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrullah Fatih Yetkin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanroose" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1117872" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pitoiset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2697857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pruvost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2766064" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334113v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130938505" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Messner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3723" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2898348" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawussi Zounon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1042115" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fei Jing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140961912" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911856v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130915662" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719512v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Haidar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2012.07.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01JKP5FB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.11.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KPN141S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080720061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyronnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2010.11.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBC6QCSB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05397428v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gicquel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojce Nakov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05200599v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malh&#233;n&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Rozloznik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05175741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186849v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peaucelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Iannacito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826879v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896030v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Castes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00095" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03774145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS53621.2022.00012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03264472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073742v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671555" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Masliah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cornelis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01999895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Falco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670178v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597072v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303373v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rossignon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334738v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334648v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carpentieri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Zhu Huang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355534v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404669v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301240v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303379v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440792v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223573v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kumar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58943-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734422v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2938615.2938621" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334675v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337748v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58943-5_14" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223339v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162627v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208461v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215344v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135258v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162618v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120507v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.35" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256230v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270145v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2015.27" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180272v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Stanisic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256316v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162638v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Reps" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghysels Pieter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Meerbergen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128750v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200706v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Liz&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085333v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978602v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058138v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057580v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2014.205" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987110v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283949v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062232v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salas Pablo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018761v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018760v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797403v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855878v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877316v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868169v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_53" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joslin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933640v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934948v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935685v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726630v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719534v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726652v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719527v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719544v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecouvez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoye S. Li" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719537v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726654v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Nath" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimire Tomov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577639v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547614v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ltaief" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.90" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652931v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654193v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548911v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Lee-Tin-Yien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548900v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547616v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549221v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548906v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Bouwmeester" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549144v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548913v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549132v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548915v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548907v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hadri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548899v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549126v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548921v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358627v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803524v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358625v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804405v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358624v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547847v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807026v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05568584v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942752v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bilke" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04872041v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618349v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04500140v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588491v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03589695v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776837v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557692v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547334v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352049v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joncquieres" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495301v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572910v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921669v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929738v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962629v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856399v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473475v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Byckling" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01474556v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387482v4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Khannouz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403480v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379227v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262716v3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316783v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372022v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Bramas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332774v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399203v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166312v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165186v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201748v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963704v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974674v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843992v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807368v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767368v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703130v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569514v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559133v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130278v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150588v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00563463v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>