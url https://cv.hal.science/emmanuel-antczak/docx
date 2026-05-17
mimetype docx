--- v0 (2026-04-22)
+++ v1 (2026-05-17)
@@ -1398,278 +1398,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Analysis of Concrete Mixtures with Recycled EPS Aggregates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-energy building envelope design in Lebanese climate context: the case study of traditional Lebanese detached house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dgheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Material Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30564/jbms.v4i2.5251⟩</w:t>
+              <w:t xml:space="preserve">Energy efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (8), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12053-022-10065-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105911v1</w:t>
+                <w:t xml:space="preserve">hal-03972263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy building envelope design in Lebanese climate context: the case study of traditional Lebanese detached house</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Analysis of Concrete Mixtures with Recycled EPS Aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dgheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Al Fakhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy efficiency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (8), pp.56. </w:t>
+              <w:t xml:space="preserve">Journal of Building Material Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12053-022-10065-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30564/jbms.v4i2.5251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972263v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient and simple method for investigating dynamic heat transfer in multilayered building components</w:t>
               </w:r>
@@ -2706,51 +2706,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of building walls under random boundary conditions</w:t>
+                <w:t xml:space="preserve">Méthodes expérimentales et numériques appliquées à la caractérisation thermophysique d'un mur en briques anciennes en conditions instationnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
@@ -2768,106 +2768,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dgheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (5), pp.054502. </w:t>
+              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4049432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2020.0517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209136v1</w:t>
+                <w:t xml:space="preserve">hal-03209139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes expérimentales et numériques appliquées à la caractérisation thermophysique d'un mur en briques anciennes en conditions instationnaires</w:t>
+                <w:t xml:space="preserve">Thermal characterization of building walls under random boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
@@ -2885,82 +2885,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dgheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.054502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/iste.op.2020.0517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4049432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209139v1</w:t>
+                <w:t xml:space="preserve">hal-03209136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Thermal Assessment of EPS Concrete Hollow Blocks in Lebanon</w:t>
               </w:r>
@@ -6350,247 +6350,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification paramétrique des propriétés thermophysiques d’un mur en brique ancienne : Approches expérimentale et numérique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Cherif</w:t>
+                <w:t xml:space="preserve">CARACTERISATION THERMOPHYSIQUE DE BETON DE CHANVRE INTEGRANT UN MATERIAU A CHANGEMENT DE PHASE MICROENCAPSULE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Toifane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Baie St-Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209294v1</w:t>
+                <w:t xml:space="preserve">hal-03552977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERISATION THERMOPHYSIQUE DE BETON DE CHANVRE INTEGRANT UN MATERIAU A CHANGEMENT DE PHASE MICROENCAPSULE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+                <w:t xml:space="preserve">Identification paramétrique des propriétés thermophysiques d’un mur en brique ancienne : Approches expérimentale et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Baie St-Paul, Canada</w:t>
+              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552977v1</w:t>
+                <w:t xml:space="preserve">hal-03209294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-Life Costing of a French Single-Family House Refurbishment: the “Bat-Eco2” case study</w:t>
               </w:r>
@@ -7455,51 +7455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9CDD4B8"/>
+    <w:nsid w:val="D02D2284"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7686,51 +7686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-antczak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7486-2031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069793077" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Assaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110545" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Abi Farraj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Youssef" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15142497" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142876" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Fakhoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sassine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dgheim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17442591241254789" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064587" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04871682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rizk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Farah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17236133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRI.2024.138311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depelchin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110312" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jbms.v4i1.4500" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Ayoubi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jbms.v4i2.5251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03972263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-022-10065-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmri.2022.10046134" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03627225v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pestre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pallix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004158" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Asli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-03002-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1982779" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215726v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brachelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102612" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nasrallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-021-0762-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-020-02626-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Colli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bataille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049432" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209139v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2020.0517" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)mt.1943-5533.0003335" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209135v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S42452-020-03881-X" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209140v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.100801" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chauchois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI161019175A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buyle-Bodin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.11.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2017.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563198v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.11.134" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75L0T8S8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan Derbal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lucas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.212" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563209v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.09.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6X8Z7FZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal El Fgaier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeir Lafhaj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chapiseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234608v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.09.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZR2LSHN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangseok Choi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0656-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2015.09.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657191v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.10.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BJBWTCP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.04.076" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32MHS2NS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737138" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carpentier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600899" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duthoit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2007.02.031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXL32FK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elaoami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2007.02.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67B3729P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icsect25.160" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Omeme Ada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021783v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lebonnois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.31" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530610v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Toifane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sayagh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03169738v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Sayagh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209294v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552977v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209142v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209141v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209296v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Brue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209297v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lapeyronnie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568967v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221622v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caudron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre Olivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-antczak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7486-2031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069793077" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Assaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110545" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Abi Farraj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Youssef" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15142497" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142876" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Fakhoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sassine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dgheim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17442591241254789" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064587" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04871682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rizk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Farah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17236133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRI.2024.138311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depelchin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110312" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jbms.v4i1.4500" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03972263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-022-10065-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105911v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Ayoubi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jbms.v4i2.5251" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmri.2022.10046134" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03627225v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pestre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pallix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004158" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Asli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-03002-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1982779" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215726v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brachelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102612" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nasrallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-021-0762-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-020-02626-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Colli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bataille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2020.0517" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049432" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)mt.1943-5533.0003335" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209135v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S42452-020-03881-X" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209140v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.100801" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chauchois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI161019175A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buyle-Bodin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.11.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2017.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563198v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.11.134" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75L0T8S8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan Derbal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lucas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.212" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563209v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.09.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6X8Z7FZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal El Fgaier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeir Lafhaj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chapiseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234608v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.09.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZR2LSHN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangseok Choi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0656-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2015.09.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657191v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.10.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BJBWTCP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.04.076" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32MHS2NS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737138" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carpentier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600899" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duthoit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2007.02.031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXL32FK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elaoami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2007.02.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67B3729P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icsect25.160" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Omeme Ada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021783v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lebonnois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.31" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530610v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Toifane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sayagh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03169738v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Sayagh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552977v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209142v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209141v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209296v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Brue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209297v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lapeyronnie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568967v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221622v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caudron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre Olivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>