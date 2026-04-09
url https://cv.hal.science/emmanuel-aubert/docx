--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -632,1251 +632,1251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity of Telluronium Chalcogen Bond Donors for Lewis Bases in Solution: A Critical Experimental‐Theoretical Joint Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organoplatinum‐Bridged Cyclotribenzylene Dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Groslambert</w:t>
+                <w:t xml:space="preserve">Frédéric Aribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Cornaton</w:t>
+                <w:t xml:space="preserve">Jean‐claude Chambron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matej Ditte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pale</w:t>
+                <w:t xml:space="preserve">Emmanuelle Leize‐wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (25), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202302933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299754v1</w:t>
+                <w:t xml:space="preserve">hal-04285619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Transfer in Halogen-Bonded Complexes Mediated by Polarizing Environments: Mimicking Intra- and Intermolecular Effects in a Series of Cocrystals of N-Bromosaccharin with Pyridines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for and Evaluation of Fluorine-Tellurium Chalcogen Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Groslambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00600⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3SC00849E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258593v1</w:t>
+                <w:t xml:space="preserve">hal-04118408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carborane-based heteromolecular extended networks driven by directional C-Te⋯N chalcogen bonding interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Beau</w:t>
+                <w:t xml:space="preserve">Atomic Transfer in Halogen-Bonded Complexes Mediated by Polarizing Environments: Mimicking Intra- and Intermolecular Effects in a Series of Cocrystals of N-Bromosaccharin with Pyridines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cc04338j⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336091v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–activity analysis suggests an olfactory function for the unique antennal delta glutathione transferase of &amp;lt;i&amp;gt;Apis mellifera&amp;lt;/i&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carborane-based heteromolecular extended networks driven by directional C-Te⋯N chalcogen bonding interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Boichot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Senet</w:t>
+                <w:t xml:space="preserve">Maxime Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.14770⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Chemical Communications, 59 (92), pp.13727-13730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cc04338j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329230v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for and Evaluation of Fluorine-Tellurium Chalcogen Bonding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure–activity analysis suggests an olfactory function for the unique antennal delta glutathione transferase of &amp;lt;i&amp;gt;Apis mellifera&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Muradova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Weiss</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pale</w:t>
+                <w:t xml:space="preserve">Pablo Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Mamane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Senet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 597 (24), pp.3038-3048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3SC00849E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.14770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118408v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organoplatinum‐Bridged Cyclotribenzylene Dimers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Affinity of Telluronium Chalcogen Bond Donors for Lewis Bases in Solution: A Critical Experimental‐Theoretical Joint Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Aribot</w:t>
+                <w:t xml:space="preserve">Loïc Groslambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐claude Chambron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Zorn</w:t>
+                <w:t xml:space="preserve">Yann Cornaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Leize‐wagner</w:t>
+                <w:t xml:space="preserve">Matej Ditte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (25), </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202302933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285619v1</w:t>
+                <w:t xml:space="preserve">hal-04299754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;-Iodosaccharin–pyridine co-crystal system under pressure: experimental evidence of reversible twinning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vishnu Vijayakumar-Syamala</w:t>
+                <w:t xml:space="preserve">Chalcogen Bonding with Diaryl Ditellurides: Evidence from Solid State and Solution Studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Groslambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s2052520622002542⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688876v1</w:t>
+                <w:t xml:space="preserve">hal-03615217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring interaction modes between polysaccharide-based selectors and biologically active 4,4′-bipyridines by experimental and computational analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Dessì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bezhan Chankvetadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.100030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcoa.2022.100030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogen Bonding with Diaryl Ditellurides: Evidence from Solid State and Solution Studies.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Weiss</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;-Iodosaccharin–pyridine co-crystal system under pressure: experimental evidence of reversible twinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Vijayakumar-Syamala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Dhaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.436 - 449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202200395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/s2052520622002542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615217v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topochemical Polymerization of a Diacetylene in a Chalcogen-Bonded (ChB) Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Dhaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ie-Rang Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2094,459 +2094,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Chlorobenzimidazoles as efficient and structurally diverse amphoteric halogen bond donors in crystal engineering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chiral Ferrocenyl−Iodotriazoles and −Iodotriazoliums as Halogen Bond Donors. Synthesis, Solid State Analysis and Catalytic Properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Fourmigué</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cc03971k⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2022 (5), pp.e202100927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202100927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797315v1</w:t>
+                <w:t xml:space="preserve">hal-03550021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Ferrocenyl−Iodotriazoles and −Iodotriazoliums as Halogen Bond Donors. Synthesis, Solid State Analysis and Catalytic Properties.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-Chlorobenzimidazoles as efficient and structurally diverse amphoteric halogen bond donors in crystal engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Dhaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paola Peluso</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 2022 (5), pp.e202100927. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (77), pp.10825-10828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202100927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2cc03971k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550021v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioseparation of 5,5 -Dibromo-2,2 -Dichloro-3-Selanyl-4,4 -Bipyridines on Polysaccharide-Based Chiral Stationary Phases: Exploring Chalcogen Bonds in Liquid-Phase Chromatography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activating chalcogen bonding in alkylseleno/alkyltelluro acetylenes: Helical arrangements and crystal engineering strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rober Dallocchio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Sechi</w:t>
+                <w:t xml:space="preserve">A. Dhaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Gatti</w:t>
+                <w:t xml:space="preserve">O. Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ie-Rang Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26010221⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77, pp.C590-C590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108767321091042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095928v1</w:t>
+                <w:t xml:space="preserve">hal-03629866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogen Bonding in Co-Crystals: Activation through 1,4-Perfluorophenylene vs. 4,4 '-Perfluorobiphenylene Cores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Supramolecular rectangles through directional chalcogen bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Dhaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2554,2192 +2554,2192 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (37), pp.4560-4563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cc00789k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26134050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03330992v1</w:t>
+                <w:t xml:space="preserve">hal-03217084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogen Bonding Catalysis with Telluronium Cations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enantioseparation of 5,5 -Dibromo-2,2 -Dichloro-3-Selanyl-4,4 -Bipyridines on Polysaccharide-Based Chiral Stationary Phases: Exploring Chalcogen Bonds in Liquid-Phase Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Dessì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rober Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202105482⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26010221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331297v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong σ‐hole activation on icosahedral carborane derivatives for a directional halide recognition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Won-Sik Han</w:t>
+                <w:t xml:space="preserve">Chalcogen Bonding in Co-Crystals: Activation through 1,4-Perfluorophenylene vs. 4,4 '-Perfluorobiphenylene Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Dhaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmigue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (13), pp.4050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26134050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202010462⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02976907v1</w:t>
+                <w:t xml:space="preserve">hal-03330992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convenient Access to Functionalized Non-Symmetrical Atropisomeric 4,4′-Bipyridines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chalcogen Bonding Catalysis with Telluronium Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (35), pp.19281-19286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202105482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/compounds1020006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03331281v1</w:t>
+                <w:t xml:space="preserve">hal-03331297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of halogen bonding interactions in a co-crystal system: X-ray diffraction under pressure in the laboratory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convenient Access to Functionalized Non-Symmetrical Atropisomeric 4,4′-Bipyridines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.58 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/compounds1020006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629929v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogen bonding interactions in chelating, chiral bis(selenocyanates)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong σ‐hole activation on icosahedral carborane derivatives for a directional halide recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huu-Tri Huynh</w:t>
+                <w:t xml:space="preserve">Sunhee Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sooyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Won-Sik Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0nj05293k⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (1), pp.366-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202010462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127392v1</w:t>
+                <w:t xml:space="preserve">hal-02976907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activating chalcogen bonding in alkylseleno/alkyltelluro acetylenes: Helical arrangements and crystal engineering strategies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ie-Rang Jeon</w:t>
+                <w:t xml:space="preserve">Evolution of halogen bonding interactions in a co-crystal system: X-ray diffraction under pressure in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Vijayakumar-Syamala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Aubert</w:t>
+                <w:t xml:space="preserve">Massimo Nespolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Espinosa</w:t>
+                <w:t xml:space="preserve">Cyril Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 77, pp.C590-C590. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 77, pp.C625-C625</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629866v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular rectangles through directional chalcogen bonding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arun Dhaka</w:t>
+                <w:t xml:space="preserve">Chalcogen bonding interactions in chelating, chiral bis(selenocyanates)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Tri Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (37), pp.4560-4563. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (1), pp.76-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1cc00789k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0nj05293k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217084v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Impacting σ- and π-Hole Regions as Revealed by the Electrostatic Potential and Its Source Function Reconstruction: The Case of 4,4′-Bipyridine Derivatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Halogen bond in separation science: A critical analysis across experimental and theoretical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Dessì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergio Cossu</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (19), pp.4409. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1616, pp.460788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25194409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.460788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952772v1</w:t>
+                <w:t xml:space="preserve">hal-02445333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design, Synthesis, Characterization and Evaluation of Iodinated 4,4′-Bipyridines as New Transthyretin Fibrillogenesis Inhibitors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robin Weiss</w:t>
+                <w:t xml:space="preserve">Activating chalcogen bonding (ChB) in alkylseleno/ alkyltelluroacetylenes toward ChB directionality control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Dhaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppina Andreotti</w:t>
+                <w:t xml:space="preserve">I.-R. Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (9), pp.2213. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (52), pp.23583-23587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25092213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202011981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592133v1</w:t>
+                <w:t xml:space="preserve">hal-02959801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bicyclic unit reversal to stabilize the 12/14-helix in mixed homochiral oligoureas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Disubstituted Ferrocenyl Iodo- and Chalcogenoalkynes as Chiral Halogen and Chalcogen Bond Donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cc02902e⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080580v1</w:t>
+                <w:t xml:space="preserve">hal-02983655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aceclofenac and interactions analysis in the crystal and COX protein active site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Israel Samuel</w:t>
+                <w:t xml:space="preserve">Rational Design, Synthesis, Characterization and Evaluation of Iodinated 4,4′-Bipyridines as New Transthyretin Fibrillogenesis Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Dessì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2019.127600⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (9), pp.2213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25092213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011799v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative enantioseparation of chiral 4,4'-bipyridine derivatives on coated and immobilized amylose-based chiral stationary phases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Factors Impacting σ- and π-Hole Regions as Revealed by the Electrostatic Potential and Its Source Function Reconstruction: The Case of 4,4′-Bipyridine Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Dessì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Dallocchio</w:t>
+                <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461303⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (19), pp.4409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25194409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868910v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Reactivity and Assembly of Dichalcogenides: Structural, Electrostatic Potential, and Topological Analyses of 3 H-1,2-Benzodithiol-3-one and Selenium Analogs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Dhaka</w:t>
+                <w:t xml:space="preserve">A bicyclic unit reversal to stabilize the 12/14-helix in mixed homochiral oligoureas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00961⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (57), pp.7921-7924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cc02902e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103464v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disubstituted Ferrocenyl Iodo- and Chalcogenoalkynes as Chiral Halogen and Chalcogen Bond Donors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+                <w:t xml:space="preserve">Aceclofenac and interactions analysis in the crystal and COX protein active site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendran Niranjana Devi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Noll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00633⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1205, pp.127600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2019.127600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983655v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen bond in separation science: A critical analysis across experimental and theoretical results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Comparative enantioseparation of chiral 4,4'-bipyridine derivatives on coated and immobilized amylose-based chiral stationary phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Dessì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dallocchio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1616, pp.460788. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.460788⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 1625, pp.461303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445333v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activating chalcogen bonding (ChB) in alkylseleno/ alkyltelluroacetylenes toward ChB directionality control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Jeannin</w:t>
+                <w:t xml:space="preserve">Understanding Reactivity and Assembly of Dichalcogenides: Structural, Electrostatic Potential, and Topological Analyses of 3 H-1,2-Benzodithiol-3-one and Selenium Analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dhaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.-R. Jeon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">V. Vijayakumar-Syamala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (52), pp.23583-23587. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (12), pp.7704-7725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202011981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959801v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization of Electron Density Databases of Transferable Multipolar Atoms</w:t>
               </w:r>
@@ -4764,51 +4764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4993,90 +4993,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Chalcogen Bond Donors Based on the 4,4′-Bipyridine Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5255,2934 +5255,2934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioseparation of fluorinated 3-arylthio-4,4’-bipyridines: Insights into chalcogen and π-hole bonds in high-performance liquid chromatography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Weiss</w:t>
+                <w:t xml:space="preserve">C 1 -Symmetric 1,2-Diaminobicyclo[2.2.2]octane Ligands in Copper-Catalyzed Asymmetric Henry Reaction: Catalyst Development and DFT Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2018.06.060⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (2), pp.178-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201701452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106490v1</w:t>
+                <w:t xml:space="preserve">hal-02419329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12/10‐Helix in Mixed β‐Peptides Alternating Bicyclic and Acyclic β‐Amino Acids: Probing the Relationship between Bicyclic Side Chain and Helix Stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+                <w:t xml:space="preserve">Molecular recognition of wood polyphenols by phase II detoxification enzymes of the white rot Trametes versicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201804404⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.8472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26601-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403147v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen bond in high-performance liquid chromatography enantioseparations: Description, features and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Enantioseparation of fluorinated 3-arylthio-4,4’-bipyridines: Insights into chalcogen and π-hole bonds in high-performance liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Dessì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sergio Cossu</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1563, pp.71-81. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 1567, pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2018.06.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2018.05.061⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02106493v1</w:t>
+                <w:t xml:space="preserve">hal-02106490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharide-based chiral stationary phases as halogen bond acceptors: A novel strategy for detection of stereoselective σ-hole bonds in solution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Dessì</w:t>
+                <w:t xml:space="preserve">12/10‐Helix in Mixed β‐Peptides Alternating Bicyclic and Acyclic β‐Amino Acids: Probing the Relationship between Bicyclic Side Chain and Helix Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosaria Villano</w:t>
+                <w:t xml:space="preserve">Hongtao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.201701206⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (70), pp.18795-18800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201804404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106496v1</w:t>
+                <w:t xml:space="preserve">hal-02403147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular recognition of wood polyphenols by phase II detoxification enzymes of the white rot Trametes versicolor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Halogen bond in high-performance liquid chromatography enantioseparations: Description, features and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Dessì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+                <w:t xml:space="preserve">Maurizio Solinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Favier</w:t>
+                <w:t xml:space="preserve">Antonio Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.8472. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1563, pp.71-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26601-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2018.05.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843732v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C 1 -Symmetric 1,2-Diaminobicyclo[2.2.2]octane Ligands in Copper-Catalyzed Asymmetric Henry Reaction: Catalyst Development and DFT Studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Polysaccharide-based chiral stationary phases as halogen bond acceptors: A novel strategy for detection of stereoselective σ-hole bonds in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Dessì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Martinez</w:t>
+                <w:t xml:space="preserve">Rosaria Villano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (2), pp.178-187. </w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (6), pp.1247-1256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201701452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201701206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419329v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hirshfeld surface analysis, crystal structure and spectroscopic properties of new Zn(II) complex with N-aminoethylpiperazine ligand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silver( i ) coordination polymers with 3,3′,5,5′-tetrasubstituted 4,4′-bipyridine ligands: towards new porous chiral materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua El Glaoui</w:t>
+                <w:t xml:space="preserve">Marie Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher El Glaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">A. Doudouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Lefebvre</w:t>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2017.01.015⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (12), pp.7358-7367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA28197D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442636v1</w:t>
+                <w:t xml:space="preserve">hal-03004993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge density analysis of metformin chloride, a biguanide anti-hyperglycemic agent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Israel</w:t>
+                <w:t xml:space="preserve">Recent trends and applications in liquid-phase chromatography enantioseparation of atropisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520616017844⟩</w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (15), pp.1830-1850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201600502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710280v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent trends and applications in liquid-phase chromatography enantioseparation of atropisomers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Mamane</w:t>
+                <w:t xml:space="preserve">Charge density analysis of metformin chloride, a biguanide anti-hyperglycemic agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendran Niranjana Devi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chellam Anzline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.201600502⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (1), pp.10-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520616017844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266114v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Cryptophanes in Water by Disulfide Bridge Formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hirshfeld surface analysis, crystal structure and spectroscopic properties of new Zn(II) complex with N-aminoethylpiperazine ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oldřích Hudeček</w:t>
+                <w:t xml:space="preserve">Maroua El Glaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Chaux</w:t>
+                <w:t xml:space="preserve">Maher El Glaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Penouilh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Chambron</w:t>
+                <w:t xml:space="preserve">Frederic Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (26), pp.3795 - 3811. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1134, pp.538-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2017.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672003v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-layered, vertically-aligned and functionalized mesoporous silica films generated by sequential electrochemically assisted self-assembly</w:t>
+                <w:t xml:space="preserve">Generation of Cryptophanes in Water by Disulfide Bridge Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianmarco Giordano</w:t>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neus Vila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Oldřích Hudeček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Fanny Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-José Penouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Chambron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 237, pp.227 - 236. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (26), pp.3795 - 3811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.03.220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804022v1</w:t>
+                <w:t xml:space="preserve">hal-01672003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a reverse hierarchy of halogen bonding between bromine and iodine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-layered, vertically-aligned and functionalized mesoporous silica films generated by sequential electrochemically assisted self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Fourmigué</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7FD00067G⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237, pp.227 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.03.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619450v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Enantiopure 1,2-Diaminobicyclo[2.2.2]octane Derivatives, C 1 -Symmetric Chiral 1,2-Diamines with a Rigid Bicyclic Backbone</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a reverse hierarchy of halogen bonding between bromine and iodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmigué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b00122⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203 (4), pp.389-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7FD00067G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552321v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver( i ) coordination polymers with 3,3′,5,5′-tetrasubstituted 4,4′-bipyridine ligands: towards new porous chiral materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Enantiopure 1,2-Diaminobicyclo[2.2.2]octane Derivatives, C 1 -Symmetric Chiral 1,2-Diamines with a Rigid Bicyclic Backbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Peluso</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (12), pp.7358-7367. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (6), pp.3144 - 3151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6RA28197D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b00122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004993v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into halogen bond-driven enantioseparations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Mamane</w:t>
+                <w:t xml:space="preserve">A comparative study of two polymorphs of bis(1-hydroxy-2-methylpropan-2-aminium) carbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahjouba Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.06.007⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Structural Chemistry [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (3), pp.225-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053229616002849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266123v1</w:t>
+                <w:t xml:space="preserve">hal-02946040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stereoselective Self-Assembly of Chiral Metallo-Organic Cryptophanes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Rousselin</w:t>
+                <w:t xml:space="preserve">An Optically-Pure Hemicryptophane as NMR and ECD Responsive Probe for Chloroform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Chambron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (10), pp.2389 - 2395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201600312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201501446⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01399047v1</w:t>
+                <w:t xml:space="preserve">hal-01504670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of polyiodide chains via anion center dot center dot center dot anion interactions: experiment and theory</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Channels with ordered water and bipyridine molecules in the porous coordination polymer {[Cu(SiF 6 )(C 10 H 8 N 2 ) 2 ]·2C 10 N 2 H 8 ·5H 2 O} n</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ce00396f⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (11), pp.1654-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2056989016016686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533284v1</w:t>
+                <w:t xml:space="preserve">hal-02266118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Pyrrolidine-based alpha/beta-peptides incorporating ABOC, a constrained bicyclic beta-amino acid, for asymmetric aldol reaction catalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+                <w:t xml:space="preserve">Insights into halogen bond-driven enantioseparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Dessì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.02.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1467, pp.228-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532027v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, crystal structure and DFT study of two new polymorphs of a Schiff base (E)-2-((2,6-dichlorobenzylidene) amino)benzonitrile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aouatef Cherouana</w:t>
+                <w:t xml:space="preserve">The Stereoselective Self-Assembly of Chiral Metallo-Organic Cryptophanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Schaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Chambron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Dahaoui</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2015.10.037⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (6), pp.832 - 843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533290v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optically-Pure Hemicryptophane as NMR and ECD Responsive Probe for Chloroform</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N-Pyrrolidine-based alpha/beta-peptides incorporating ABOC, a constrained bicyclic beta-amino acid, for asymmetric aldol reaction catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Maurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.201600312⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (13), pp.1706-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504670v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channels with ordered water and bipyridine molecules in the porous coordination polymer {[Cu(SiF 6 )(C 10 H 8 N 2 ) 2 ]·2C 10 N 2 H 8 ·5H 2 O} n</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of polyiodide chains via anion center dot center dot center dot anion interactions: experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lamberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Handels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli Englert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Victor Mamane</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2056989016016686⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (21), pp.3832-3841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ce00396f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266118v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of two polymorphs of bis(1-hydroxy-2-methylpropan-2-aminium) carbonate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, characterization, crystal structure and DFT study of two new polymorphs of a Schiff base (E)-2-((2,6-dichlorobenzylidene) amino)benzonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benarous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aouatef Cherouana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahjouba Ben Nasr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+                <w:t xml:space="preserve">S. Dahaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Structural Chemistry [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 72 (3), pp.225-229. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1105, pp.186-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2053229616002849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2015.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946040v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and physico-chemical studies of a novel organo-metallic compound CdCl2(C6H4FNH2)(2)</w:t>
               </w:r>
@@ -8298,51 +8298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular structure, IR spectroscopic and magnetic studies of a novel copper (II) complex ([Cu(phen)](2)(H2PO4)(2)HPO4)(2)(H3PO4)(4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahjouba Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8694,537 +8694,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-layer charge disproportionation in the dual-layer organic metal (tTTF-I)2ClO4 with unsymmetrical I***O halogen bond interactions.</w:t>
+                <w:t xml:space="preserve">Electro-Assisted Self-Assembly of Cetyltrimethylammonium-Templated Silica Films in Aqueous Media: Critical Effect of Counteranions on the Morphology and Mesostructure Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyoung-Soon Shin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mariya Brezgunova</w:t>
+                <w:t xml:space="preserve">Yann Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Dahaoui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43 (14), pp.5280-91. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (5), pp.1848-1858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3dt52801d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm404014c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061352v1</w:t>
+                <w:t xml:space="preserve">hal-01344000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of 2-amino-5-methylsulfanyl-1,3,4-thiadiazol-3-ium chloride monohydrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Soudani</w:t>
+                <w:t xml:space="preserve">High-performance liquid chromatography enantioseparation of polyhalogenated 4,4 `-bipyridines on polysaccharide-based chiral stationary phases under multimodal elution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cherif Ben Nasr</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600536814015864⟩</w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (18), pp.2481-2489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201400413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521983v1</w:t>
+                <w:t xml:space="preserve">hal-01494413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance liquid chromatography enantioseparation of polyhalogenated 4,4 `-bipyridines on polysaccharide-based chiral stationary phases under multimodal elution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Mamane</w:t>
+                <w:t xml:space="preserve">Crystal structure of 2-amino-5-methylsulfanyl-1,3,4-thiadiazol-3-ium chloride monohydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Cossu</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.201400413⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (9), pp.o913 - o914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536814015864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01494413v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Assisted Self-Assembly of Cetyltrimethylammonium-Templated Silica Films in Aqueous Media: Critical Effect of Counteranions on the Morphology and Mesostructure Type</w:t>
+                <w:t xml:space="preserve">Inter-layer charge disproportionation in the dual-layer organic metal (tTTF-I)2ClO4 with unsymmetrical I***O halogen bond interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guillemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Kyoung-Soon Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Brezgunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Dahaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (5), pp.1848-1858. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (14), pp.5280-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm404014c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3dt52801d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344000v1</w:t>
+                <w:t xml:space="preserve">hal-01061352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented Chain-Length-Dependent Conformational Conversion Between 11/9 and 18/16 Helix in α/β-Hybrid Peptides.</w:t>
               </w:r>
@@ -9236,77 +9236,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (48), pp.13131-13135. </w:t>
@@ -9338,824 +9338,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly[diaquatris(μ 6 -4,6-dioxo-1,4,5,6-tetrahydro-1,3,5-triazine-2-carboxylato)tripotassium]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Soudani</w:t>
+                <w:t xml:space="preserve">Insights into the impact of shape and electronic properties on the enantioseparation of polyhalogenated 4,4 `-bipyridines on polysaccharide-type selectors. Evidence of stereoselective halogen bonding interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1345, pp.182-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2014.04.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600536814007569⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521990v1</w:t>
+                <w:t xml:space="preserve">hal-01494409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the impact of shape and electronic properties on the enantioseparation of polyhalogenated 4,4 `-bipyridines on polysaccharide-type selectors. Evidence of stereoselective halogen bonding interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Mamane</w:t>
+                <w:t xml:space="preserve">Electrochemically Assisted Generation of Highly Ordered Azide-Functionalized Mesoporous Silica for Oriented Hybrid Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Cossu</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1345, pp.182-192. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (11), pp.2945-2950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2014.04.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201309447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494409v1</w:t>
+                <w:t xml:space="preserve">hal-01343999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically Assisted Generation of Highly Ordered Azide-Functionalized Mesoporous Silica for Oriented Hybrid Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Poly[diaquatris(μ 6 -4,6-dioxo-1,4,5,6-tetrahydro-1,3,5-triazine-2-carboxylato)tripotassium]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201309447⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (5), pp.m174-m175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536814007569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343999v1</w:t>
+                <w:t xml:space="preserve">hal-01521990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the HPLC enantioseparation of 3,3 `-dibromo-5,5 `-disubstituted-4,4 `-bipyridines using immobilized polysaccharide-based chiral stationary phases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N -[3a-(4-Bromophenyl)-8b-hydroxy-6,8-dimethoxy-3-phenyl-2,3,3a,8b-tetrahydro-1 H -cyclopenta[ b ]benzofuran-1-yl]formamide monohydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Cossu</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.201300576⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1), pp.o52 - o53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536812049641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494099v1</w:t>
+                <w:t xml:space="preserve">hal-01521958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N -[3a-(4-Bromophenyl)-8b-hydroxy-6,8-dimethoxy-3-phenyl-2,3,3a,8b-tetrahydro-1 H -cyclopenta[ b ]benzofuran-1-yl]formamide monohydrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nigel Ribeiro</w:t>
+                <w:t xml:space="preserve">Charge-Assisted Halogen Bonding: Donor–Acceptor Complexes with Variable Ionicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lieffrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Désaubry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arkadiusz Fra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Frackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Olejniczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600536812049641⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (44), pp.14804 - 14813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201302507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521958v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-Assisted Halogen Bonding: Donor–Acceptor Complexes with Variable Ionicity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of the HPLC enantioseparation of 3,3 `-dibromo-5,5 `-disubstituted-4,4 `-bipyridines using immobilized polysaccharide-based chiral stationary phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (44), pp.14804 - 14813. </w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (18), pp.2993-3003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201302507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201300576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151717v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed oligoureas based on constrained bicyclic and acyclic β-amino acids derivatives: on the significance of the subunit configuration for folding.</w:t>
               </w:r>
@@ -10167,77 +10167,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (50), pp.16963-71. </w:t>
@@ -10281,329 +10281,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic analysis of the molecular packing of 5,5-dibromo-2,2-bis[4-(methylsulfanyl)phenyl]-4,4-bipyridine: the role of and halogen interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Ag2O mediated N-demethylation and oxidative opening of indenopyrido[2,1-a]isoindolones. Efficient access to polysubstituted 1-azafluorenones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein El Abidine Chamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108270112048196⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (41), pp.19110-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3RA43278E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520885v1</w:t>
+                <w:t xml:space="preserve">hal-02445355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag2O mediated N-demethylation and oxidative opening of indenopyrido[2,1-a]isoindolones. Efficient access to polysubstituted 1-azafluorenones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Energetic analysis of the molecular packing of 5,5-dibromo-2,2-bis[4-(methylsulfanyl)phenyl]-4,4-bipyridine: the role of and halogen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1), pp.56+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108270112048196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3RA43278E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02445355v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithiation of Prochiral 2,2 `-Dichloro-5,5 `-dibromo-4,4 `-bipyridine as a Tool for the Synthesis of Chiral Polyhalogenated 4,4 `-Bipyridines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 78 (15), pp.7683-7689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10631,359 +10631,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The organic-inorganic hybrid material 1-cyclohexylpiperazine-1,4-diium tetrachloridozincate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Soudani</w:t>
+                <w:t xml:space="preserve">Chalcogen Bonding: Experimental and Theoretical Determinations from Electron Density Analysis. Geometrical Preferences Driven by Electrophilic−Nucleophilic Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brezgunova Mariya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lieffrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Dahaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108270113026267⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (8), pp.3283-3289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg400683u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520995v1</w:t>
+                <w:t xml:space="preserve">hal-01151698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogen Bonding: Experimental and Theoretical Determinations from Electron Density Analysis. Geometrical Preferences Driven by Electrophilic−Nucleophilic Interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lieffrig</w:t>
+                <w:t xml:space="preserve">The organic-inorganic hybrid material 1-cyclohexylpiperazine-1,4-diium tetrachloridozincate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Ben Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (11, SI), pp.1304+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108270113026267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg400683u⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01151698v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of Chiral 4,4′-Bipyridines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (6), pp.2579-2583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11017,77 +11017,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double N-arylation reaction of polyhalogenated 4,4’-bipyridines. Expedious synthesis of functionalized 2,7-diazacarbazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, pp.253-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11121,90 +11121,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-performance liquid chromatography enantioseparation of atropisomeric 4,4′-bipyridines on polysaccharide-type chiral stationary phases: Impact of substituents and electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1251, pp.91-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11244,557 +11244,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational disorder in 4-(5,5′-dibromo-2′-chloro-4,4′-bipyridyl-2-yl)benzaldehyde: role of π–π and halogen interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Polyhalogenated 4,4′-Bipyridines via a Simple Dimerization Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Kadimi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Claude Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 66 (7), pp.o381-o384. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (10), pp.3224-3231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0108270110024261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo100152e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266133v1</w:t>
+                <w:t xml:space="preserve">hal-02266134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrogeneration of highly methylated mesoporous silica thin films with vertically-aligned mesochannels and electrochemical monitoring of mass transport issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (32), pp.6799. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0JM00305K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0JM00305K⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new pentacyclic chromophores through a highly regio- and diastereoselective cascade process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dietz</w:t>
+                <w:t xml:space="preserve">Conformational disorder in 4-(5,5′-dibromo-2′-chloro-4,4′-bipyridyl-2-yl)benzaldehyde: role of π–π and halogen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Kadimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (7), pp.o381-o384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108270110024261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0ob00390e⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266138v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Polyhalogenated 4,4′-Bipyridines via a Simple Dimerization Procedure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Synthesis of new pentacyclic chromophores through a highly regio- and diastereoselective cascade process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein El Abidine Chamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (21), pp.4815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0ob00390e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo100152e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02266134v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and stereochemical properties of &amp;quot;extended&amp;quot; biphenols bridged by ortho-, meta-, and para-phenylene spacers</w:t>
               </w:r>
@@ -11922,90 +11922,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented Mesoporous Silica Films Obtained by Electro-Assisted Self-Assembly (EASA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (4), pp.731-741. </w:t>
@@ -12082,51 +12082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica [1948-1967]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, E64, pp.o2039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12173,51 +12173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S -Methyl 5-methylpyrazine-2-carbothioate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12264,51 +12264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge density research: from inorganic and molecular materials to proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12620,64 +12620,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between wood polyphenols and detoxification enzymes of the white rot Trametes versicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13017,51 +13017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05380963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Groslambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Padilla-Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avantika Hasija" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CE00866B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Hye Jang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Espinosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00646" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shukla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Brezgunova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252525001447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zorn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize-Wagner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt04279k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Groslambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cornaton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Ditte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302933" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258593v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00600" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc04338j" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14770" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118408v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Weiss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC00849E" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aribot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Chambron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize&#8208;wagner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300284" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03688876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deutsch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Dhaka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622002542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dallocchio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dess&#236;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sechi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezhan Chankvetadze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cossu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2022.100030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ie-Rang Jeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202116650" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Gallagher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Hehir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Mocilac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan F O&#8217;connor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00153" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc03971k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Peluso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100927" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rober Dallocchio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26134050" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202105482" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976907v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sooyeon Kim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Sik Han" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010462" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/compounds1020006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nespolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Tri Huynh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05293k" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jeannin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espinosa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321091042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217084v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc00789k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194409" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592133v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Andreotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092213" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080580v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02902e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jelsch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Niranjana Devi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Noll" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Samuel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.127600" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868910v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Lai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461303" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103464v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shukla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00961" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00633" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445333v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460788" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959801v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-R. Jeon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202011981" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Leduc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Iordache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b05051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Schaly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900230" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403900v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244484" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gallagher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Farrell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00505" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106490v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.06.060" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804404" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Solinas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.05.061" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ6L7Q1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106496v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Villano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201701206" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419329v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moulat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701452" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua El Glaoui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Glaoui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.01.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710280v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Israel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chellam Anzline" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520616017844" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266114v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201600502" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01672003v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;&#237;ch Hude&#269;ek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Penouilh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700537" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804022v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Giordano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vila" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.03.220" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSJVWPGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619450v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FD00067G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00122" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004993v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doudouh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peluso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA28197D" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266123v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399047v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501446" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NP18PBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533284v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lamberts" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Handels" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Englert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00396f" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532027v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Maurent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.02.027" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benarous" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Cherouana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahaoui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.10.037" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKL3M7R6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01504670v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600312" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266118v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989016016686" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946040v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjouba Ben Nasr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229616002849" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3JKCQLG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521893v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Nasr" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefebvre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Nasr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.10.075" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521796v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferretti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. P. Silva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476615080156" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495964v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein El Abidine Chamas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Presson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra12155d" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Makhotkina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lieffrig" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00535" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01061352v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Soon Shin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dahaoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52801d" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521983v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Soudani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Ben Nasr" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814015864" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494413v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201400413" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VTKHX7V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344000v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guillemin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm404014c" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095670v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201407329" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521990v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814007569" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494409v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.04.040" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWMLV3FD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343999v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309447" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/988B11F6938E4485D298FB8524E0BEA59765D91D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494099v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300576" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GJSL4R4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521958v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thuaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Ribeiro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;saubry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536812049641" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151717v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Fra" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Frackowiak" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Olejniczak" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302507" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9FPMW91C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968796v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302829" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-279BG7C3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520885v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abboud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270112048196" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B9AEF6628917CF6B32EBFFCE66E52644AA8395D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445355v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA43278E" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494097v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401255q" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520995v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270113026267" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4QPJ427-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151698v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brezgunova Mariya" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400683u" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266129v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300286z" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266127v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.8.26" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266128v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.06.035" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJGTXM8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266133v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kadimi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270110024261" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S567WTCB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941884v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM00305K" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BW72J862-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266138v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dietz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00390e" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/258E3C80875358AA9E58028FC993701943FD190D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266134v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100152e" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458326v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Gruza" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Emmanuel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900837" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFSLWS8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941906v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8029664" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357469v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Lechner" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guichard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536808030651" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266148v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807048970" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.220.4.373.61623" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421394v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422742v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Chopra" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746841v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10167" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05380963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Groslambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Padilla-Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avantika Hasija" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CE00866B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Hye Jang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Espinosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00646" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shukla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Brezgunova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252525001447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zorn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize-Wagner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt04279k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aribot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Chambron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize&#8208;wagner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Weiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC00849E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00600" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc04338j" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14770" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Groslambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cornaton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Ditte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302933" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200395" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dallocchio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dess&#236;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sechi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezhan Chankvetadze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cossu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2022.100030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03688876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deutsch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Dhaka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622002542" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ie-Rang Jeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202116650" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Gallagher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Hehir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Mocilac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan F O&#8217;connor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00153" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550021v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Peluso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100927" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797315v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc03971k" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jeannin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espinosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321091042" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217084v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc00789k" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095928v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rober Dallocchio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010221" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26134050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202105482" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/compounds1020006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976907v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Lee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sooyeon Kim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Sik Han" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010462" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nespolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127392v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Tri Huynh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05293k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460788" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959801v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-R. Jeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202011981" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00633" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592133v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Andreotti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092213" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952772v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194409" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080580v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02902e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jelsch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Niranjana Devi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Noll" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Samuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.127600" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868910v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Lai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461303" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103464v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shukla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00961" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Leduc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Iordache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b05051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Schaly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900230" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403900v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244484" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gallagher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Farrell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00505" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419329v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moulat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701452" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106490v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.06.060" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403147v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804404" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Solinas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.05.061" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ6L7Q1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106496v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Villano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201701206" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004993v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doudouh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peluso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA28197D" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266114v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201600502" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710280v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Israel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chellam Anzline" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520616017844" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442636v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua El Glaoui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Glaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.01.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01672003v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;&#237;ch Hude&#269;ek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Penouilh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700537" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804022v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Giordano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vila" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.03.220" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSJVWPGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619450v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FD00067G" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552321v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00122" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946040v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjouba Ben Nasr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229616002849" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3JKCQLG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01504670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600312" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266118v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989016016686" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266123v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399047v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501446" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NP18PBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532027v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Maurent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.02.027" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533284v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lamberts" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Handels" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Englert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00396f" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533290v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benarous" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Cherouana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahaoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.10.037" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKL3M7R6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521893v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Nasr" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefebvre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Nasr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.10.075" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521796v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferretti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. P. Silva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476615080156" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495964v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein El Abidine Chamas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Presson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra12155d" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Makhotkina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lieffrig" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00535" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344000v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guillemin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm404014c" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494413v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201400413" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VTKHX7V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521983v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Soudani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Ben Nasr" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814015864" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01061352v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Soon Shin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dahaoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52801d" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095670v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201407329" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494409v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.04.040" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWMLV3FD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343999v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309447" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/988B11F6938E4485D298FB8524E0BEA59765D91D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521990v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814007569" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521958v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thuaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Ribeiro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;saubry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536812049641" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151717v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Fra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Frackowiak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Olejniczak" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302507" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9FPMW91C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494099v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300576" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GJSL4R4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968796v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302829" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-279BG7C3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445355v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA43278E" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520885v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abboud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270112048196" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B9AEF6628917CF6B32EBFFCE66E52644AA8395D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494097v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401255q" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151698v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brezgunova Mariya" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400683u" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520995v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270113026267" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4QPJ427-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266129v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300286z" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266127v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.8.26" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266128v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.06.035" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJGTXM8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266134v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100152e" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941884v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM00305K" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BW72J862-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266133v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kadimi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270110024261" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S567WTCB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266138v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dietz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00390e" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/258E3C80875358AA9E58028FC993701943FD190D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458326v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Gruza" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Emmanuel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900837" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFSLWS8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941906v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8029664" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357469v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Lechner" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guichard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536808030651" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266148v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807048970" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.220.4.373.61623" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421394v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422742v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Chopra" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746841v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10167" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>