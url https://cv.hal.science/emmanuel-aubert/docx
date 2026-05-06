--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -632,334 +632,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organoplatinum‐Bridged Cyclotribenzylene Dimers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Affinity of Telluronium Chalcogen Bond Donors for Lewis Bases in Solution: A Critical Experimental‐Theoretical Joint Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Aribot</w:t>
+                <w:t xml:space="preserve">Loïc Groslambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐claude Chambron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Zorn</w:t>
+                <w:t xml:space="preserve">Yann Cornaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Leize‐wagner</w:t>
+                <w:t xml:space="preserve">Matej Ditte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (25), </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202302933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285619v1</w:t>
+                <w:t xml:space="preserve">hal-04299754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for and Evaluation of Fluorine-Tellurium Chalcogen Bonding</w:t>
+                <w:t xml:space="preserve">Carborane-based heteromolecular extended networks driven by directional C-Te⋯N chalcogen bonding interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Weiss</w:t>
+                <w:t xml:space="preserve">Maxime Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3SC00849E⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Chemical Communications, 59 (92), pp.13727-13730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cc04338j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118408v1</w:t>
+                <w:t xml:space="preserve">hal-04336091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Transfer in Halogen-Bonded Complexes Mediated by Polarizing Environments: Mimicking Intra- and Intermolecular Effects in a Series of Cocrystals of N-Bromosaccharin with Pyridines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -977,906 +981,902 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carborane-based heteromolecular extended networks driven by directional C-Te⋯N chalcogen bonding interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure–activity analysis suggests an olfactory function for the unique antennal delta glutathione transferase of &amp;lt;i&amp;gt;Apis mellifera&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Beau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+                <w:t xml:space="preserve">Valentin Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Muradova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Senet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cc04338j⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 597 (24), pp.3038-3048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.14770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336091v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–activity analysis suggests an olfactory function for the unique antennal delta glutathione transferase of &amp;lt;i&amp;gt;Apis mellifera&amp;lt;/i&amp;gt;</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariam Muradova</w:t>
+                <w:t xml:space="preserve">Organoplatinum‐Bridged Cyclotribenzylene Dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Fournier</w:t>
+                <w:t xml:space="preserve">Frédéric Aribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Senet</w:t>
+                <w:t xml:space="preserve">Jean‐claude Chambron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leize‐wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.14770⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329230v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity of Telluronium Chalcogen Bond Donors for Lewis Bases in Solution: A Critical Experimental‐Theoretical Joint Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for and Evaluation of Fluorine-Tellurium Chalcogen Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Cornaton</w:t>
+                <w:t xml:space="preserve">Robin Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Groslambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matej Ditte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202302933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3SC00849E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299754v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogen Bonding with Diaryl Ditellurides: Evidence from Solid State and Solution Studies.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Weiss</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;-Iodosaccharin–pyridine co-crystal system under pressure: experimental evidence of reversible twinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Vijayakumar-Syamala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Dhaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202200395⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.436 - 449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s2052520622002542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615217v1</w:t>
+                <w:t xml:space="preserve">hal-03688876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring interaction modes between polysaccharide-based selectors and biologically active 4,4′-bipyridines by experimental and computational analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Dessì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bezhan Chankvetadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.100030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcoa.2022.100030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;-Iodosaccharin–pyridine co-crystal system under pressure: experimental evidence of reversible twinning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vishnu Vijayakumar-Syamala</w:t>
+                <w:t xml:space="preserve">Chalcogen Bonding with Diaryl Ditellurides: Evidence from Solid State and Solution Studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Groslambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 78, pp.436 - 449. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s2052520622002542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688876v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topochemical Polymerization of a Diacetylene in a Chalcogen-Bonded (ChB) Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Dhaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ie-Rang Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2094,459 +2094,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Ferrocenyl−Iodotriazoles and −Iodotriazoliums as Halogen Bond Donors. Synthesis, Solid State Analysis and Catalytic Properties.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-Chlorobenzimidazoles as efficient and structurally diverse amphoteric halogen bond donors in crystal engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Dhaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paola Peluso</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202100927⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (77), pp.10825-10828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc03971k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550021v1</w:t>
+                <w:t xml:space="preserve">hal-03797315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Chlorobenzimidazoles as efficient and structurally diverse amphoteric halogen bond donors in crystal engineering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chiral Ferrocenyl−Iodotriazoles and −Iodotriazoliums as Halogen Bond Donors. Synthesis, Solid State Analysis and Catalytic Properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Fourmigué</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (77), pp.10825-10828. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2022 (5), pp.e202100927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2cc03971k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202100927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797315v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activating chalcogen bonding in alkylseleno/alkyltelluro acetylenes: Helical arrangements and crystal engineering strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enantioseparation of 5,5 -Dibromo-2,2 -Dichloro-3-Selanyl-4,4 -Bipyridines on Polysaccharide-Based Chiral Stationary Phases: Exploring Chalcogen Bonds in Liquid-Phase Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Dessì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dhaka</w:t>
+                <w:t xml:space="preserve">Rober Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Jeannin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Espinosa</w:t>
+                <w:t xml:space="preserve">Carlo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108767321091042⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26010221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629866v1</w:t>
+                <w:t xml:space="preserve">hal-03095928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular rectangles through directional chalcogen bonding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Chalcogen Bonding in Co-Crystals: Activation through 1,4-Perfluorophenylene vs. 4,4 '-Perfluorobiphenylene Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Dhaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2554,2192 +2554,2192 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cc00789k⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (13), pp.4050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26134050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217084v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioseparation of 5,5 -Dibromo-2,2 -Dichloro-3-Selanyl-4,4 -Bipyridines on Polysaccharide-Based Chiral Stationary Phases: Exploring Chalcogen Bonds in Liquid-Phase Chromatography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chalcogen Bonding Catalysis with Telluronium Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26010221⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (35), pp.19281-19286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202105482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095928v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogen Bonding in Co-Crystals: Activation through 1,4-Perfluorophenylene vs. 4,4 '-Perfluorobiphenylene Cores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arun Dhaka</w:t>
+                <w:t xml:space="preserve">Strong σ‐hole activation on icosahedral carborane derivatives for a directional halide recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunhee Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sooyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Won-Sik Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26134050⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (1), pp.366-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202010462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330992v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogen Bonding Catalysis with Telluronium Cations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convenient Access to Functionalized Non-Symmetrical Atropisomeric 4,4′-Bipyridines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202105482⟩</w:t>
+              <w:t xml:space="preserve">Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.58 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/compounds1020006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331297v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convenient Access to Functionalized Non-Symmetrical Atropisomeric 4,4′-Bipyridines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of halogen bonding interactions in a co-crystal system: X-ray diffraction under pressure in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Vijayakumar-Syamala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Nespolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Palin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compounds</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77, pp.C625-C625</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331281v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong σ‐hole activation on icosahedral carborane derivatives for a directional halide recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chalcogen bonding interactions in chelating, chiral bis(selenocyanates)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunhee Lee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Won-Sik Han</w:t>
+                <w:t xml:space="preserve">Huu-Tri Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmigue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202010462⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (1), pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0nj05293k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976907v1</w:t>
+                <w:t xml:space="preserve">hal-03127392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of halogen bonding interactions in a co-crystal system: X-ray diffraction under pressure in the laboratory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Activating chalcogen bonding in alkylseleno/alkyltelluro acetylenes: Helical arrangements and crystal engineering strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dhaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ie-Rang Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Nespolo</w:t>
+                <w:t xml:space="preserve">E. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Palin</w:t>
+                <w:t xml:space="preserve">E. Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 77, pp.C625-C625</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 77, pp.C590-C590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108767321091042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629929v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogen bonding interactions in chelating, chiral bis(selenocyanates)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huu-Tri Huynh</w:t>
+                <w:t xml:space="preserve">Supramolecular rectangles through directional chalcogen bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Dhaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (1), pp.76-84. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (37), pp.4560-4563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0nj05293k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cc00789k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127392v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen bond in separation science: A critical analysis across experimental and theoretical results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Factors Impacting σ- and π-Hole Regions as Revealed by the Electrostatic Potential and Its Source Function Reconstruction: The Case of 4,4′-Bipyridine Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Dessì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1616, pp.460788. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (19), pp.4409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.460788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25194409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445333v1</w:t>
+                <w:t xml:space="preserve">hal-02952772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activating chalcogen bonding (ChB) in alkylseleno/ alkyltelluroacetylenes toward ChB directionality control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Jeannin</w:t>
+                <w:t xml:space="preserve">Rational Design, Synthesis, Characterization and Evaluation of Iodinated 4,4′-Bipyridines as New Transthyretin Fibrillogenesis Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Dessì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.-R. Jeon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Giuseppina Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (52), pp.23583-23587. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (9), pp.2213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202011981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25092213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959801v1</w:t>
+                <w:t xml:space="preserve">hal-02592133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disubstituted Ferrocenyl Iodo- and Chalcogenoalkynes as Chiral Halogen and Chalcogen Bond Donors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Peluso</w:t>
+                <w:t xml:space="preserve">A bicyclic unit reversal to stabilize the 12/14-helix in mixed homochiral oligoureas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00633⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (57), pp.7921-7924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cc02902e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983655v1</w:t>
+                <w:t xml:space="preserve">hal-03080580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design, Synthesis, Characterization and Evaluation of Iodinated 4,4′-Bipyridines as New Transthyretin Fibrillogenesis Inhibitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuseppina Andreotti</w:t>
+                <w:t xml:space="preserve">Aceclofenac and interactions analysis in the crystal and COX protein active site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendran Niranjana Devi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Noll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25092213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1205, pp.127600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2019.127600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592133v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Impacting σ- and π-Hole Regions as Revealed by the Electrostatic Potential and Its Source Function Reconstruction: The Case of 4,4′-Bipyridine Derivatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Comparative enantioseparation of chiral 4,4'-bipyridine derivatives on coated and immobilized amylose-based chiral stationary phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Dessì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dallocchio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25194409⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1625, pp.461303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952772v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bicyclic unit reversal to stabilize the 12/14-helix in mixed homochiral oligoureas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+                <w:t xml:space="preserve">Understanding Reactivity and Assembly of Dichalcogenides: Structural, Electrostatic Potential, and Topological Analyses of 3 H-1,2-Benzodithiol-3-one and Selenium Analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dhaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vijayakumar-Syamala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cc02902e⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (12), pp.7704-7725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080580v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aceclofenac and interactions analysis in the crystal and COX protein active site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Israel Samuel</w:t>
+                <w:t xml:space="preserve">Disubstituted Ferrocenyl Iodo- and Chalcogenoalkynes as Chiral Halogen and Chalcogen Bond Donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2019.127600⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011799v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative enantioseparation of chiral 4,4'-bipyridine derivatives on coated and immobilized amylose-based chiral stationary phases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activating chalcogen bonding (ChB) in alkylseleno/ alkyltelluroacetylenes toward ChB directionality control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Dessì</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roberto Dallocchio</w:t>
+                <w:t xml:space="preserve">Arun Dhaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-R. Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (52), pp.23583-23587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202011981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02868910v1</w:t>
+                <w:t xml:space="preserve">hal-02959801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Reactivity and Assembly of Dichalcogenides: Structural, Electrostatic Potential, and Topological Analyses of 3 H-1,2-Benzodithiol-3-one and Selenium Analogs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Dhaka</w:t>
+                <w:t xml:space="preserve">Halogen bond in separation science: A critical analysis across experimental and theoretical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Dessì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (12), pp.7704-7725. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1616, pp.460788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.460788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103464v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization of Electron Density Databases of Transferable Multipolar Atoms</w:t>
               </w:r>
@@ -4764,51 +4764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4987,3202 +4987,3202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Chalcogen Bond Donors Based on the 4,4′-Bipyridine Scaffold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Weiss</w:t>
+                <w:t xml:space="preserve">At the Interface of Isomorphous Behavior in a 3 × 3 Isomer Grid of Monochlorobenzamides: Analyses of the Interaction Landscapes via Contact Enrichment Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gallagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niall Hehir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Mocilac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24244484⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (11), pp.6141-6158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403900v1</w:t>
+                <w:t xml:space="preserve">hal-02365267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the Interface of Isomorphous Behavior in a 3 × 3 Isomer Grid of Monochlorobenzamides: Analyses of the Interaction Landscapes via Contact Enrichment Studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pavle Mocilac</w:t>
+                <w:t xml:space="preserve">Chiral Chalcogen Bond Donors Based on the 4,4′-Bipyridine Scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (11), pp.6141-6158. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (24), pp.4484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules24244484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365267v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C 1 -Symmetric 1,2-Diaminobicyclo[2.2.2]octane Ligands in Copper-Catalyzed Asymmetric Henry Reaction: Catalyst Development and DFT Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinez</w:t>
+                <w:t xml:space="preserve">Enantioseparation of fluorinated 3-arylthio-4,4’-bipyridines: Insights into chalcogen and π-hole bonds in high-performance liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Dessì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201701452⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1567, pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2018.06.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419329v1</w:t>
+                <w:t xml:space="preserve">hal-02106490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular recognition of wood polyphenols by phase II detoxification enzymes of the white rot Trametes versicolor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Favier</w:t>
+                <w:t xml:space="preserve">12/10‐Helix in Mixed β‐Peptides Alternating Bicyclic and Acyclic β‐Amino Acids: Probing the Relationship between Bicyclic Side Chain and Helix Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongtao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26601-3⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (70), pp.18795-18800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201804404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843732v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioseparation of fluorinated 3-arylthio-4,4’-bipyridines: Insights into chalcogen and π-hole bonds in high-performance liquid chromatography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Halogen bond in high-performance liquid chromatography enantioseparations: Description, features and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Dessì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robin Weiss</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Solinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1567, pp.119-129. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 1563, pp.71-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2018.05.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2018.06.060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02106490v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12/10‐Helix in Mixed β‐Peptides Alternating Bicyclic and Acyclic β‐Amino Acids: Probing the Relationship between Bicyclic Side Chain and Helix Stability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Milbeo</w:t>
+                <w:t xml:space="preserve">Polysaccharide-based chiral stationary phases as halogen bond acceptors: A novel strategy for detection of stereoselective σ-hole bonds in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Dessì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongtao Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+                <w:t xml:space="preserve">Rosaria Villano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201804404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (6), pp.1247-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201701206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403147v1</w:t>
+                <w:t xml:space="preserve">hal-02106496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen bond in high-performance liquid chromatography enantioseparations: Description, features and modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Dessì</w:t>
+                <w:t xml:space="preserve">Molecular recognition of wood polyphenols by phase II detoxification enzymes of the white rot Trametes versicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Solinas</w:t>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Arras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergio Cossu</w:t>
+                <w:t xml:space="preserve">Frédérique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1563, pp.71-81. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.8472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2018.05.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26601-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02106493v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharide-based chiral stationary phases as halogen bond acceptors: A novel strategy for detection of stereoselective σ-hole bonds in solution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Dessì</w:t>
+                <w:t xml:space="preserve">C 1 -Symmetric 1,2-Diaminobicyclo[2.2.2]octane Ligands in Copper-Catalyzed Asymmetric Henry Reaction: Catalyst Development and DFT Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosaria Villano</w:t>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (6), pp.1247-1256. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (2), pp.178-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.201701206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201701452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106496v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver( i ) coordination polymers with 3,3′,5,5′-tetrasubstituted 4,4′-bipyridine ligands: towards new porous chiral materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hirshfeld surface analysis, crystal structure and spectroscopic properties of new Zn(II) complex with N-aminoethylpiperazine ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua El Glaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Glaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Peluso</w:t>
+                <w:t xml:space="preserve">Frederic Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA28197D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1134, pp.538-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2017.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004993v1</w:t>
+                <w:t xml:space="preserve">hal-02442636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent trends and applications in liquid-phase chromatography enantioseparation of atropisomers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation of Cryptophanes in Water by Disulfide Bridge Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldřích Hudeček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Penouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Chambron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.201600502⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (26), pp.3795 - 3811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266114v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge density analysis of metformin chloride, a biguanide anti-hyperglycemic agent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Israel</w:t>
+                <w:t xml:space="preserve">Recent trends and applications in liquid-phase chromatography enantioseparation of atropisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (15), pp.1830-1850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201600502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2052520616017844⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01710280v1</w:t>
+                <w:t xml:space="preserve">hal-02266114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hirshfeld surface analysis, crystal structure and spectroscopic properties of new Zn(II) complex with N-aminoethylpiperazine ligand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua El Glaoui</w:t>
+                <w:t xml:space="preserve">Charge density analysis of metformin chloride, a biguanide anti-hyperglycemic agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendran Niranjana Devi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher El Glaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Jelsch</w:t>
+                <w:t xml:space="preserve">Samuel Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Lefebvre</w:t>
+                <w:t xml:space="preserve">Chellam Anzline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1134, pp.538-545. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (1), pp.10-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2017.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2052520616017844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442636v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Cryptophanes in Water by Disulfide Bridge Formation</w:t>
+                <w:t xml:space="preserve">Multi-layered, vertically-aligned and functionalized mesoporous silica films generated by sequential electrochemically assisted self-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+                <w:t xml:space="preserve">Gianmarco Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oldřích Hudeček</w:t>
+                <w:t xml:space="preserve">Neus Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Chaux</w:t>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Penouilh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (26), pp.3795 - 3811. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237, pp.227 - 236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.03.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672003v1</w:t>
+                <w:t xml:space="preserve">hal-01804022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-layered, vertically-aligned and functionalized mesoporous silica films generated by sequential electrochemically assisted self-assembly</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a reverse hierarchy of halogen bonding between bromine and iodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.03.220⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203 (4), pp.389-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7FD00067G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01804022v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a reverse hierarchy of halogen bonding between bromine and iodine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Enantiopure 1,2-Diaminobicyclo[2.2.2]octane Derivatives, C 1 -Symmetric Chiral 1,2-Diamines with a Rigid Bicyclic Backbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7FD00067G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (6), pp.3144 - 3151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b00122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619450v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Enantiopure 1,2-Diaminobicyclo[2.2.2]octane Derivatives, C 1 -Symmetric Chiral 1,2-Diamines with a Rigid Bicyclic Backbone</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silver( i ) coordination polymers with 3,3′,5,5′-tetrasubstituted 4,4′-bipyridine ligands: towards new porous chiral materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinez</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Doudouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 82 (6), pp.3144 - 3151. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (12), pp.7358-7367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b00122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6RA28197D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552321v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of two polymorphs of bis(1-hydroxy-2-methylpropan-2-aminium) carbonate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahjouba Ben Nasr</w:t>
+                <w:t xml:space="preserve">Insights into halogen bond-driven enantioseparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Dessì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Structural Chemistry [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053229616002849⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1467, pp.228-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946040v1</w:t>
+                <w:t xml:space="preserve">hal-02266123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optically-Pure Hemicryptophane as NMR and ECD Responsive Probe for Chloroform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+                <w:t xml:space="preserve">The Stereoselective Self-Assembly of Chiral Metallo-Organic Cryptophanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Schaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Chambron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Espinosa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Chambron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (6), pp.832 - 843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.201600312⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01504670v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channels with ordered water and bipyridine molecules in the porous coordination polymer {[Cu(SiF 6 )(C 10 H 8 N 2 ) 2 ]·2C 10 N 2 H 8 ·5H 2 O} n</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N-Pyrrolidine-based alpha/beta-peptides incorporating ABOC, a constrained bicyclic beta-amino acid, for asymmetric aldol reaction catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Maurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2056989016016686⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (13), pp.1706-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266118v1</w:t>
+                <w:t xml:space="preserve">hal-01532027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into halogen bond-driven enantioseparations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Mamane</w:t>
+                <w:t xml:space="preserve">Stabilization of polyiodide chains via anion center dot center dot center dot anion interactions: experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lamberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Handels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli Englert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.06.007⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (21), pp.3832-3841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ce00396f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266123v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stereoselective Self-Assembly of Chiral Metallo-Organic Cryptophanes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Chambron</w:t>
+                <w:t xml:space="preserve">Synthesis, characterization, crystal structure and DFT study of two new polymorphs of a Schiff base (E)-2-((2,6-dichlorobenzylidene) amino)benzonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benarous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aouatef Cherouana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dahaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201501446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1105, pp.186-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2015.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399047v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Pyrrolidine-based alpha/beta-peptides incorporating ABOC, a constrained bicyclic beta-amino acid, for asymmetric aldol reaction catalysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Optically-Pure Hemicryptophane as NMR and ECD Responsive Probe for Chloroform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Chambron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.02.027⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (10), pp.2389 - 2395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201600312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532027v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of polyiodide chains via anion center dot center dot center dot anion interactions: experiment and theory</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Channels with ordered water and bipyridine molecules in the porous coordination polymer {[Cu(SiF 6 )(C 10 H 8 N 2 ) 2 ]·2C 10 N 2 H 8 ·5H 2 O} n</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ce00396f⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (11), pp.1654-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2056989016016686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533284v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, crystal structure and DFT study of two new polymorphs of a Schiff base (E)-2-((2,6-dichlorobenzylidene) amino)benzonitrile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aouatef Cherouana</w:t>
+                <w:t xml:space="preserve">A comparative study of two polymorphs of bis(1-hydroxy-2-methylpropan-2-aminium) carbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahjouba Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Dahaoui</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1105, pp.186-193. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Structural Chemistry [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (3), pp.225-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2015.10.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2053229616002849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533290v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and physico-chemical studies of a novel organo-metallic compound CdCl2(C6H4FNH2)(2)</w:t>
               </w:r>
@@ -8292,295 +8292,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular structure, IR spectroscopic and magnetic studies of a novel copper (II) complex ([Cu(phen)](2)(H2PO4)(2)HPO4)(2)(H3PO4)(4)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahjouba Ben Nasr</w:t>
+                <w:t xml:space="preserve">Synthesis and solid-state fluorescence properties of pentacyclic 7-substituted-indeno[1',2':4,5] pyrido [2,1-a] isoindol-5-ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein El Abidine Chamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Presson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. S. P. Silva</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0022476615080156⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.2715-2723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra12155d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521796v1</w:t>
+                <w:t xml:space="preserve">hal-01495964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and solid-state fluorescence properties of pentacyclic 7-substituted-indeno[1',2':4,5] pyrido [2,1-a] isoindol-5-ones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Marchi</w:t>
+                <w:t xml:space="preserve">Supramolecular structure, IR spectroscopic and magnetic studies of a novel copper (II) complex ([Cu(phen)](2)(H2PO4)(2)HPO4)(2)(H3PO4)(4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahjouba Ben Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Presson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">V. Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Fort</w:t>
+                <w:t xml:space="preserve">P. S. P. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (4), pp.2715-2723. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (8), pp.1555-1562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra12155d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0022476615080156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495964v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocrystal or Salt: Solid State-Controlled Iodine Shift in Crystalline Halogen-Bonded Systems</w:t>
               </w:r>
@@ -8694,740 +8694,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Assisted Self-Assembly of Cetyltrimethylammonium-Templated Silica Films in Aqueous Media: Critical Effect of Counteranions on the Morphology and Mesostructure Type</w:t>
+                <w:t xml:space="preserve">Inter-layer charge disproportionation in the dual-layer organic metal (tTTF-I)2ClO4 with unsymmetrical I***O halogen bond interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guillemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Kyoung-Soon Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Brezgunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Dahaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (5), pp.1848-1858. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (14), pp.5280-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm404014c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3dt52801d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344000v1</w:t>
+                <w:t xml:space="preserve">hal-01061352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance liquid chromatography enantioseparation of polyhalogenated 4,4 `-bipyridines on polysaccharide-based chiral stationary phases under multimodal elution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unprecedented Chain-Length-Dependent Conformational Conversion Between 11/9 and 18/16 Helix in α/β-Hybrid Peptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.201400413⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (48), pp.13131-13135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201407329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494413v1</w:t>
+                <w:t xml:space="preserve">hal-01095670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of 2-amino-5-methylsulfanyl-1,3,4-thiadiazol-3-ium chloride monohydrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Soudani</w:t>
+                <w:t xml:space="preserve">High-performance liquid chromatography enantioseparation of polyhalogenated 4,4 `-bipyridines on polysaccharide-based chiral stationary phases under multimodal elution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cherif Ben Nasr</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (18), pp.2481-2489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201400413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600536814015864⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01521983v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-layer charge disproportionation in the dual-layer organic metal (tTTF-I)2ClO4 with unsymmetrical I***O halogen bond interactions.</w:t>
+                <w:t xml:space="preserve">Electro-Assisted Self-Assembly of Cetyltrimethylammonium-Templated Silica Films in Aqueous Media: Critical Effect of Counteranions on the Morphology and Mesostructure Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyoung-Soon Shin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mariya Brezgunova</w:t>
+                <w:t xml:space="preserve">Yann Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Dahaoui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43 (14), pp.5280-91. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (5), pp.1848-1858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3dt52801d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm404014c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061352v1</w:t>
+                <w:t xml:space="preserve">hal-01344000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Chain-Length-Dependent Conformational Conversion Between 11/9 and 18/16 Helix in α/β-Hybrid Peptides.</w:t>
+                <w:t xml:space="preserve">Crystal structure of 2-amino-5-methylsulfanyl-1,3,4-thiadiazol-3-ium chloride monohydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">Sarra Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe André</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cherif Ben Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (48), pp.13131-13135. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (9), pp.o913 - o914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201407329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600536814015864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095670v1</w:t>
+                <w:t xml:space="preserve">hal-01521983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the impact of shape and electronic properties on the enantioseparation of polyhalogenated 4,4 `-bipyridines on polysaccharide-type selectors. Evidence of stereoselective halogen bonding interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1345, pp.182-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9473,90 +9473,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemically Assisted Generation of Highly Ordered Azide-Functionalized Mesoporous Silica for Oriented Hybrid Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (11), pp.2945-2950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9602,90 +9602,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly[diaquatris(μ 6 -4,6-dioxo-1,4,5,6-tetrahydro-1,3,5-triazine-2-carboxylato)tripotassium]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9730,880 +9730,880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N -[3a-(4-Bromophenyl)-8b-hydroxy-6,8-dimethoxy-3-phenyl-2,3,3a,8b-tetrahydro-1 H -cyclopenta[ b ]benzofuran-1-yl]formamide monohydrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the HPLC enantioseparation of 3,3 `-dibromo-5,5 `-disubstituted-4,4 `-bipyridines using immobilized polysaccharide-based chiral stationary phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600536812049641⟩</w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (18), pp.2993-3003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201300576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521958v1</w:t>
+                <w:t xml:space="preserve">hal-01494099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-Assisted Halogen Bonding: Donor–Acceptor Complexes with Variable Ionicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iwona Olejniczak</w:t>
+                <w:t xml:space="preserve">Mixed oligoureas based on constrained bicyclic and acyclic β-amino acids derivatives: on the significance of the subunit configuration for folding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 19 (44), pp.14804 - 14813. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201302507⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 19 (50), pp.16963-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201302829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151717v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the HPLC enantioseparation of 3,3 `-dibromo-5,5 `-disubstituted-4,4 `-bipyridines using immobilized polysaccharide-based chiral stationary phases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Energetic analysis of the molecular packing of 5,5-dibromo-2,2-bis[4-(methylsulfanyl)phenyl]-4,4-bipyridine: the role of and halogen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.201300576⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1), pp.56+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108270112048196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494099v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed oligoureas based on constrained bicyclic and acyclic β-amino acids derivatives: on the significance of the subunit configuration for folding.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ag2O mediated N-demethylation and oxidative opening of indenopyrido[2,1-a]isoindolones. Efficient access to polysubstituted 1-azafluorenones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein El Abidine Chamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201302829⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (41), pp.19110-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3RA43278E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00968796v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag2O mediated N-demethylation and oxidative opening of indenopyrido[2,1-a]isoindolones. Efficient access to polysubstituted 1-azafluorenones</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charge-Assisted Halogen Bonding: Donor–Acceptor Complexes with Variable Ionicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lieffrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Fra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Frackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Olejniczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3RA43278E⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (44), pp.14804 - 14813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201302507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445355v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic analysis of the molecular packing of 5,5-dibromo-2,2-bis[4-(methylsulfanyl)phenyl]-4,4-bipyridine: the role of and halogen interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N -[3a-(4-Bromophenyl)-8b-hydroxy-6,8-dimethoxy-3-phenyl-2,3,3a,8b-tetrahydro-1 H -cyclopenta[ b ]benzofuran-1-yl]formamide monohydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abboud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Nigel Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108270112048196⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1), pp.o52 - o53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536812049641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01520885v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithiation of Prochiral 2,2 `-Dichloro-5,5 `-dibromo-4,4 `-bipyridine as a Tool for the Synthesis of Chiral Polyhalogenated 4,4 `-Bipyridines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 78 (15), pp.7683-7689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10631,359 +10631,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogen Bonding: Experimental and Theoretical Determinations from Electron Density Analysis. Geometrical Preferences Driven by Electrophilic−Nucleophilic Interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lieffrig</w:t>
+                <w:t xml:space="preserve">The organic-inorganic hybrid material 1-cyclohexylpiperazine-1,4-diium tetrachloridozincate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Ben Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg400683u⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (11, SI), pp.1304+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108270113026267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151698v1</w:t>
+                <w:t xml:space="preserve">hal-01520995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The organic-inorganic hybrid material 1-cyclohexylpiperazine-1,4-diium tetrachloridozincate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Soudani</w:t>
+                <w:t xml:space="preserve">Chalcogen Bonding: Experimental and Theoretical Determinations from Electron Density Analysis. Geometrical Preferences Driven by Electrophilic−Nucleophilic Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brezgunova Mariya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lieffrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Dahaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108270113026267⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (8), pp.3283-3289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg400683u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01520995v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of Chiral 4,4′-Bipyridines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (6), pp.2579-2583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11017,77 +11017,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double N-arylation reaction of polyhalogenated 4,4’-bipyridines. Expedious synthesis of functionalized 2,7-diazacarbazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, pp.253-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11121,90 +11121,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-performance liquid chromatography enantioseparation of atropisomeric 4,4′-bipyridines on polysaccharide-type chiral stationary phases: Impact of substituents and electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1251, pp.91-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11244,557 +11244,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Polyhalogenated 4,4′-Bipyridines via a Simple Dimerization Procedure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Conformational disorder in 4-(5,5′-dibromo-2′-chloro-4,4′-bipyridyl-2-yl)benzaldehyde: role of π–π and halogen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Kadimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 75 (10), pp.3224-3231. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (7), pp.o381-o384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo100152e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0108270110024261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266134v1</w:t>
+                <w:t xml:space="preserve">hal-02266133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrogeneration of highly methylated mesoporous silica thin films with vertically-aligned mesochannels and electrochemical monitoring of mass transport issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (32), pp.6799. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0JM00305K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational disorder in 4-(5,5′-dibromo-2′-chloro-4,4′-bipyridyl-2-yl)benzaldehyde: role of π–π and halogen interactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Synthesis of new pentacyclic chromophores through a highly regio- and diastereoselective cascade process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein El Abidine Chamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108270110024261⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (21), pp.4815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0ob00390e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266133v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new pentacyclic chromophores through a highly regio- and diastereoselective cascade process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dietz</w:t>
+                <w:t xml:space="preserve">Synthesis of Polyhalogenated 4,4′-Bipyridines via a Simple Dimerization Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0ob00390e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (10), pp.3224-3231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo100152e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02266138v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and stereochemical properties of &amp;quot;extended&amp;quot; biphenols bridged by ortho-, meta-, and para-phenylene spacers</w:t>
               </w:r>
@@ -11922,90 +11922,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented Mesoporous Silica Films Obtained by Electro-Assisted Self-Assembly (EASA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (4), pp.731-741. </w:t>
@@ -12082,51 +12082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica [1948-1967]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, E64, pp.o2039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12173,64 +12173,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S -Methyl 5-methylpyrazine-2-carbothioate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63 (11), pp.o4306-o4307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12264,51 +12264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge density research: from inorganic and molecular materials to proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12620,64 +12620,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between wood polyphenols and detoxification enzymes of the white rot Trametes versicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13017,51 +13017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05380963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Groslambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Padilla-Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avantika Hasija" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CE00866B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Hye Jang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Espinosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00646" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shukla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Brezgunova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252525001447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zorn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize-Wagner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt04279k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aribot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Chambron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize&#8208;wagner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Weiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC00849E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00600" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc04338j" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14770" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Groslambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cornaton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Ditte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302933" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200395" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dallocchio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dess&#236;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sechi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezhan Chankvetadze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cossu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2022.100030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03688876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deutsch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Dhaka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622002542" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ie-Rang Jeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202116650" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Gallagher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Hehir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Mocilac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan F O&#8217;connor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00153" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550021v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Peluso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100927" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797315v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc03971k" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jeannin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espinosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321091042" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217084v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc00789k" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095928v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rober Dallocchio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010221" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26134050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202105482" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/compounds1020006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976907v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Lee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sooyeon Kim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Sik Han" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010462" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nespolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127392v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Tri Huynh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05293k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460788" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959801v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-R. Jeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202011981" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00633" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592133v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Andreotti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092213" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952772v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194409" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080580v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02902e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jelsch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Niranjana Devi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Noll" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Samuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.127600" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868910v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Lai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461303" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103464v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shukla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00961" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Leduc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Iordache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b05051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Schaly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900230" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403900v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244484" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gallagher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Farrell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00505" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419329v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moulat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701452" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106490v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.06.060" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403147v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804404" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Solinas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.05.061" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ6L7Q1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106496v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Villano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201701206" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004993v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doudouh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peluso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA28197D" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266114v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201600502" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710280v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Israel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chellam Anzline" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520616017844" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442636v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua El Glaoui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Glaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.01.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01672003v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;&#237;ch Hude&#269;ek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Penouilh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700537" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804022v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Giordano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vila" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.03.220" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSJVWPGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619450v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FD00067G" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552321v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00122" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946040v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjouba Ben Nasr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229616002849" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3JKCQLG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01504670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600312" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266118v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989016016686" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266123v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399047v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501446" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NP18PBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532027v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Maurent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.02.027" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533284v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lamberts" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Handels" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Englert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00396f" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533290v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benarous" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Cherouana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahaoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.10.037" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKL3M7R6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521893v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Nasr" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefebvre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Nasr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.10.075" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521796v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferretti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. P. Silva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476615080156" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495964v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein El Abidine Chamas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Presson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra12155d" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Makhotkina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lieffrig" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00535" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344000v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guillemin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm404014c" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494413v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201400413" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VTKHX7V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521983v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Soudani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Ben Nasr" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814015864" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01061352v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Soon Shin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dahaoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52801d" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095670v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201407329" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494409v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.04.040" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWMLV3FD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343999v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309447" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/988B11F6938E4485D298FB8524E0BEA59765D91D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521990v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814007569" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521958v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thuaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Ribeiro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;saubry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536812049641" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151717v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Fra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Frackowiak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Olejniczak" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302507" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9FPMW91C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494099v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300576" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GJSL4R4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968796v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302829" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-279BG7C3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445355v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA43278E" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520885v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abboud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270112048196" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B9AEF6628917CF6B32EBFFCE66E52644AA8395D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494097v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401255q" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151698v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brezgunova Mariya" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400683u" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520995v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270113026267" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4QPJ427-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266129v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300286z" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266127v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.8.26" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266128v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.06.035" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJGTXM8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266134v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100152e" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941884v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM00305K" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BW72J862-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266133v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kadimi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270110024261" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S567WTCB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266138v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dietz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00390e" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/258E3C80875358AA9E58028FC993701943FD190D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458326v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Gruza" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Emmanuel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900837" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFSLWS8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941906v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8029664" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357469v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Lechner" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guichard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536808030651" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266148v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807048970" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.220.4.373.61623" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421394v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422742v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Chopra" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746841v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10167" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05380963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Groslambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Padilla-Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avantika Hasija" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CE00866B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Hye Jang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Espinosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00646" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shukla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Brezgunova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252525001447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zorn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize-Wagner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt04279k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Groslambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cornaton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Ditte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302933" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc04338j" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258593v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00600" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14770" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aribot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Chambron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize&#8208;wagner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Weiss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC00849E" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03688876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deutsch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Dhaka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622002542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dallocchio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dess&#236;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sechi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezhan Chankvetadze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cossu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2022.100030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ie-Rang Jeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202116650" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Gallagher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Hehir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Mocilac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan F O&#8217;connor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00153" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc03971k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Peluso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100927" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rober Dallocchio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26134050" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202105482" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976907v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sooyeon Kim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Sik Han" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010462" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/compounds1020006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nespolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Tri Huynh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05293k" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jeannin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espinosa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321091042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217084v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc00789k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194409" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592133v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Andreotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092213" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080580v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02902e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jelsch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Niranjana Devi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Noll" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Samuel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.127600" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868910v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Lai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461303" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103464v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shukla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00961" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00633" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959801v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-R. Jeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202011981" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460788" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Leduc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Iordache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b05051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Schaly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900230" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gallagher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Farrell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00505" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244484" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106490v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.06.060" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804404" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Solinas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.05.061" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ6L7Q1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106496v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Villano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201701206" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419329v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moulat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701452" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua El Glaoui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Glaoui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.01.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01672003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;&#237;ch Hude&#269;ek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Penouilh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700537" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201600502" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710280v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Israel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chellam Anzline" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520616017844" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804022v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Giordano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vila" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.03.220" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSJVWPGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619450v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FD00067G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00122" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004993v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doudouh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peluso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA28197D" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266123v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399047v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501446" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NP18PBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Maurent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.02.027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533284v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lamberts" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Handels" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Englert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00396f" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benarous" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Cherouana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahaoui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.10.037" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKL3M7R6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01504670v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600312" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266118v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989016016686" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946040v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjouba Ben Nasr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229616002849" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3JKCQLG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521893v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Nasr" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefebvre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Nasr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.10.075" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein El Abidine Chamas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Presson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra12155d" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521796v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferretti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. P. Silva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476615080156" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Makhotkina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lieffrig" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00535" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01061352v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Soon Shin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dahaoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52801d" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095670v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201407329" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494413v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201400413" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VTKHX7V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344000v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guillemin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm404014c" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521983v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Soudani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Ben Nasr" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814015864" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494409v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.04.040" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWMLV3FD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343999v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309447" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/988B11F6938E4485D298FB8524E0BEA59765D91D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521990v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814007569" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494099v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300576" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GJSL4R4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968796v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302829" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-279BG7C3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520885v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abboud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270112048196" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B9AEF6628917CF6B32EBFFCE66E52644AA8395D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445355v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA43278E" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151717v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Fra" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Frackowiak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Olejniczak" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302507" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9FPMW91C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521958v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thuaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Ribeiro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;saubry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536812049641" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494097v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401255q" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520995v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270113026267" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4QPJ427-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151698v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brezgunova Mariya" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400683u" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266129v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300286z" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266127v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.8.26" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266128v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.06.035" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJGTXM8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266133v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kadimi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270110024261" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S567WTCB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941884v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM00305K" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BW72J862-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266138v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dietz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00390e" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/258E3C80875358AA9E58028FC993701943FD190D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266134v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100152e" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458326v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Gruza" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Emmanuel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900837" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFSLWS8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941906v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8029664" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357469v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Lechner" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guichard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536808030651" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266148v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807048970" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.220.4.373.61623" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421394v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422742v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Chopra" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746841v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10167" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>