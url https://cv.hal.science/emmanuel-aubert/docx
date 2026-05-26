--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -766,204 +766,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carborane-based heteromolecular extended networks driven by directional C-Te⋯N chalcogen bonding interactions</w:t>
+                <w:t xml:space="preserve">Structure–activity analysis suggests an olfactory function for the unique antennal delta glutathione transferase of &amp;lt;i&amp;gt;Apis mellifera&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Beau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Muradova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Senet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cc04338j⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 597 (24), pp.3038-3048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.14770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336091v1</w:t>
+                <w:t xml:space="preserve">hal-04329230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Transfer in Halogen-Bonded Complexes Mediated by Polarizing Environments: Mimicking Intra- and Intermolecular Effects in a Series of Cocrystals of N-Bromosaccharin with Pyridines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -981,210 +981,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–activity analysis suggests an olfactory function for the unique antennal delta glutathione transferase of &amp;lt;i&amp;gt;Apis mellifera&amp;lt;/i&amp;gt;</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carborane-based heteromolecular extended networks driven by directional C-Te⋯N chalcogen bonding interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Senet</w:t>
+                <w:t xml:space="preserve">Maxime Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 597 (24), pp.3038-3048. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Chemical Communications, 59 (92), pp.13727-13730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.14770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3cc04338j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329230v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organoplatinum‐Bridged Cyclotribenzylene Dimers</w:t>
               </w:r>
@@ -2749,51 +2749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong σ‐hole activation on icosahedral carborane derivatives for a directional halide recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunhee Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4317,295 +4317,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disubstituted Ferrocenyl Iodo- and Chalcogenoalkynes as Chiral Halogen and Chalcogen Bond Donors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Peluso</w:t>
+                <w:t xml:space="preserve">Activating chalcogen bonding (ChB) in alkylseleno/ alkyltelluroacetylenes toward ChB directionality control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Dhaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-R. Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00633⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (52), pp.23583-23587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202011981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983655v1</w:t>
+                <w:t xml:space="preserve">hal-02959801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activating chalcogen bonding (ChB) in alkylseleno/ alkyltelluroacetylenes toward ChB directionality control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Fourmigué</w:t>
+                <w:t xml:space="preserve">Disubstituted Ferrocenyl Iodo- and Chalcogenoalkynes as Chiral Halogen and Chalcogen Bond Donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (52), pp.23583-23587. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202011981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959801v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halogen bond in separation science: A critical analysis across experimental and theoretical results</w:t>
               </w:r>
@@ -5809,51 +5809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular recognition of wood polyphenols by phase II detoxification enzymes of the white rot Trametes versicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6205,177 +6205,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Cryptophanes in Water by Disulfide Bridge Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge density analysis of metformin chloride, a biguanide anti-hyperglycemic agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendran Niranjana Devi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+                <w:t xml:space="preserve">Samuel Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oldřích Hudeček</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Chambron</w:t>
+                <w:t xml:space="preserve">Chellam Anzline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700537⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (1), pp.10-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520616017844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672003v1</w:t>
+                <w:t xml:space="preserve">hal-01710280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent trends and applications in liquid-phase chromatography enantioseparation of atropisomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6407,210 +6407,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38 (15), pp.1830-1850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/elps.201600502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge density analysis of metformin chloride, a biguanide anti-hyperglycemic agent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Jelsch</w:t>
+                <w:t xml:space="preserve">Generation of Cryptophanes in Water by Disulfide Bridge Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldřích Hudeček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Israel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Fanny Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chellam Anzline</w:t>
+                <w:t xml:space="preserve">Marie-José Penouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Chambron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73 (1), pp.10-22. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (26), pp.3795 - 3811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2052520616017844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710280v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-layered, vertically-aligned and functionalized mesoporous silica films generated by sequential electrochemically assisted self-assembly</w:t>
               </w:r>
@@ -6764,51 +6764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7406,291 +7406,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Pyrrolidine-based alpha/beta-peptides incorporating ABOC, a constrained bicyclic beta-amino acid, for asymmetric aldol reaction catalysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization of polyiodide chains via anion center dot center dot center dot anion interactions: experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Maurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Moulat</w:t>
+                <w:t xml:space="preserve">Kevin Lamberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Lebrun</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philipp Handels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli Englert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.02.027⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (21), pp.3832-3841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ce00396f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532027v1</w:t>
+                <w:t xml:space="preserve">hal-01533284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of polyiodide chains via anion center dot center dot center dot anion interactions: experiment and theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Lamberts</w:t>
+                <w:t xml:space="preserve">N-Pyrrolidine-based alpha/beta-peptides incorporating ABOC, a constrained bicyclic beta-amino acid, for asymmetric aldol reaction catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Handels</w:t>
+                <w:t xml:space="preserve">Kelly Maurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulli Englert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelien Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (21), pp.3832-3841. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (13), pp.1706-1715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ce00396f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533284v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization, crystal structure and DFT study of two new polymorphs of a Schiff base (E)-2-((2,6-dichlorobenzylidene) amino)benzonitrile</w:t>
               </w:r>
@@ -7818,51 +7818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optically-Pure Hemicryptophane as NMR and ECD Responsive Probe for Chloroform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7929,260 +7929,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channels with ordered water and bipyridine molecules in the porous coordination polymer {[Cu(SiF 6 )(C 10 H 8 N 2 ) 2 ]·2C 10 N 2 H 8 ·5H 2 O} n</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of two polymorphs of bis(1-hydroxy-2-methylpropan-2-aminium) carbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahjouba Ben Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Victor Mamane</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2056989016016686⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Structural Chemistry [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (3), pp.225-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053229616002849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266118v1</w:t>
+                <w:t xml:space="preserve">hal-02946040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of two polymorphs of bis(1-hydroxy-2-methylpropan-2-aminium) carbonate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Channels with ordered water and bipyridine molecules in the porous coordination polymer {[Cu(SiF 6 )(C 10 H 8 N 2 ) 2 ]·2C 10 N 2 H 8 ·5H 2 O} n</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Structural Chemistry [2014-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (11), pp.1654-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2056989016016686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2053229616002849⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02946040v1</w:t>
+                <w:t xml:space="preserve">hal-02266118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and physico-chemical studies of a novel organo-metallic compound CdCl2(C6H4FNH2)(2)</w:t>
               </w:r>
@@ -8432,51 +8432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular structure, IR spectroscopic and magnetic studies of a novel copper (II) complex ([Cu(phen)](2)(H2PO4)(2)HPO4)(2)(H3PO4)(4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahjouba Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8828,161 +8828,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Chain-Length-Dependent Conformational Conversion Between 11/9 and 18/16 Helix in α/β-Hybrid Peptides.</w:t>
+                <w:t xml:space="preserve">Crystal structure of 2-amino-5-methylsulfanyl-1,3,4-thiadiazol-3-ium chloride monohydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">Sarra Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe André</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cherif Ben Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (48), pp.13131-13135. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (9), pp.o913 - o914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201407329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600536814015864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095670v1</w:t>
+                <w:t xml:space="preserve">hal-01521983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-performance liquid chromatography enantioseparation of polyhalogenated 4,4 `-bipyridines on polysaccharide-based chiral stationary phases under multimodal elution</w:t>
               </w:r>
@@ -9221,273 +9204,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of 2-amino-5-methylsulfanyl-1,3,4-thiadiazol-3-ium chloride monohydrate</w:t>
+                <w:t xml:space="preserve">Unprecedented Chain-Length-Dependent Conformational Conversion Between 11/9 and 18/16 Helix in α/β-Hybrid Peptides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Soudani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Jelsch</w:t>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherif Ben Nasr</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 70 (9), pp.o913 - o914. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (48), pp.13131-13135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600536814015864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201407329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521983v1</w:t>
+                <w:t xml:space="preserve">hal-01095670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the impact of shape and electronic properties on the enantioseparation of polyhalogenated 4,4 `-bipyridines on polysaccharide-type selectors. Evidence of stereoselective halogen bonding interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Mamane</w:t>
+                <w:t xml:space="preserve">Poly[diaquatris(μ 6 -4,6-dioxo-1,4,5,6-tetrahydro-1,3,5-triazine-2-carboxylato)tripotassium]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2014.04.040⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (5), pp.m174-m175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536814007569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494409v1</w:t>
+                <w:t xml:space="preserve">hal-01521990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemically Assisted Generation of Highly Ordered Azide-Functionalized Mesoporous Silica for Oriented Hybrid Films</w:t>
               </w:r>
@@ -9596,161 +9601,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly[diaquatris(μ 6 -4,6-dioxo-1,4,5,6-tetrahydro-1,3,5-triazine-2-carboxylato)tripotassium]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Soudani</w:t>
+                <w:t xml:space="preserve">Insights into the impact of shape and electronic properties on the enantioseparation of polyhalogenated 4,4 `-bipyridines on polysaccharide-type selectors. Evidence of stereoselective halogen bonding interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1345, pp.182-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2014.04.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600536814007569⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521990v1</w:t>
+                <w:t xml:space="preserve">hal-01494409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the HPLC enantioseparation of 3,3 `-dibromo-5,5 `-disubstituted-4,4 `-bipyridines using immobilized polysaccharide-based chiral stationary phases</w:t>
               </w:r>
@@ -9859,682 +9859,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed oligoureas based on constrained bicyclic and acyclic β-amino acids derivatives: on the significance of the subunit configuration for folding.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N -[3a-(4-Bromophenyl)-8b-hydroxy-6,8-dimethoxy-3-phenyl-2,3,3a,8b-tetrahydro-1 H -cyclopenta[ b ]benzofuran-1-yl]formamide monohydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201302829⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1), pp.o52 - o53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536812049641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968796v1</w:t>
+                <w:t xml:space="preserve">hal-01521958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic analysis of the molecular packing of 5,5-dibromo-2,2-bis[4-(methylsulfanyl)phenyl]-4,4-bipyridine: the role of and halogen interactions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charge-Assisted Halogen Bonding: Donor–Acceptor Complexes with Variable Ionicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lieffrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Fra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Frackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Olejniczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (44), pp.14804 - 14813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201302507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0108270112048196⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01520885v1</w:t>
+                <w:t xml:space="preserve">hal-01151717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag2O mediated N-demethylation and oxidative opening of indenopyrido[2,1-a]isoindolones. Efficient access to polysubstituted 1-azafluorenones</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mixed oligoureas based on constrained bicyclic and acyclic β-amino acids derivatives: on the significance of the subunit configuration for folding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3RA43278E⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (50), pp.16963-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201302829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445355v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-Assisted Halogen Bonding: Donor–Acceptor Complexes with Variable Ionicity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energetic analysis of the molecular packing of 5,5-dibromo-2,2-bis[4-(methylsulfanyl)phenyl]-4,4-bipyridine: the role of and halogen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201302507⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1), pp.56+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108270112048196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01151717v1</w:t>
+                <w:t xml:space="preserve">hal-01520885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N -[3a-(4-Bromophenyl)-8b-hydroxy-6,8-dimethoxy-3-phenyl-2,3,3a,8b-tetrahydro-1 H -cyclopenta[ b ]benzofuran-1-yl]formamide monohydrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ag2O mediated N-demethylation and oxidative opening of indenopyrido[2,1-a]isoindolones. Efficient access to polysubstituted 1-azafluorenones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein El Abidine Chamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Enrique Espinosa</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 69 (1), pp.o52 - o53. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (41), pp.19110-1916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600536812049641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3RA43278E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521958v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithiation of Prochiral 2,2 `-Dichloro-5,5 `-dibromo-4,4 `-bipyridine as a Tool for the Synthesis of Chiral Polyhalogenated 4,4 `-Bipyridines</w:t>
               </w:r>
@@ -10637,90 +10637,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The organic-inorganic hybrid material 1-cyclohexylpiperazine-1,4-diium tetrachloridozincate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 69 (11, SI), pp.1304+. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11017,51 +11017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double N-arylation reaction of polyhalogenated 4,4’-bipyridines. Expedious synthesis of functionalized 2,7-diazacarbazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11250,51 +11250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational disorder in 4-(5,5′-dibromo-2′-chloro-4,4′-bipyridyl-2-yl)benzaldehyde: role of π–π and halogen interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Kadimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11650,51 +11650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Polyhalogenated 4,4′-Bipyridines via a Simple Dimerization Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12620,51 +12620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between wood polyphenols and detoxification enzymes of the white rot Trametes versicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13017,51 +13017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05380963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Groslambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Padilla-Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avantika Hasija" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CE00866B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Hye Jang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Espinosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00646" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shukla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Brezgunova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252525001447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zorn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize-Wagner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt04279k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Groslambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cornaton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Ditte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302933" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc04338j" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258593v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00600" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14770" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aribot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Chambron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize&#8208;wagner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Weiss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC00849E" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03688876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deutsch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Dhaka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622002542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dallocchio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dess&#236;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sechi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezhan Chankvetadze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cossu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2022.100030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ie-Rang Jeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202116650" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Gallagher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Hehir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Mocilac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan F O&#8217;connor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00153" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc03971k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Peluso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100927" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rober Dallocchio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26134050" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202105482" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976907v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sooyeon Kim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Sik Han" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010462" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/compounds1020006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nespolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Tri Huynh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05293k" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jeannin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espinosa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321091042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217084v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc00789k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194409" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592133v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Andreotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092213" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080580v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02902e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jelsch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Niranjana Devi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Noll" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Samuel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.127600" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868910v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Lai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461303" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103464v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shukla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00961" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00633" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959801v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-R. Jeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202011981" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460788" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Leduc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Iordache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b05051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Schaly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900230" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gallagher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Farrell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00505" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244484" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106490v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.06.060" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804404" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Solinas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.05.061" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ6L7Q1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106496v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Villano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201701206" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419329v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moulat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701452" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua El Glaoui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Glaoui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.01.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01672003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;&#237;ch Hude&#269;ek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Penouilh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700537" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201600502" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710280v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Israel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chellam Anzline" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520616017844" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804022v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Giordano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vila" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.03.220" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSJVWPGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619450v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FD00067G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00122" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004993v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doudouh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peluso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA28197D" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266123v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399047v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501446" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NP18PBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Maurent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.02.027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533284v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lamberts" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Handels" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Englert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00396f" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benarous" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Cherouana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahaoui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.10.037" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKL3M7R6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01504670v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600312" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266118v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989016016686" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946040v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjouba Ben Nasr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229616002849" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3JKCQLG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521893v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Nasr" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefebvre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Nasr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.10.075" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein El Abidine Chamas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Presson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra12155d" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521796v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferretti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. P. Silva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476615080156" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Makhotkina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lieffrig" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00535" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01061352v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Soon Shin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dahaoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52801d" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095670v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201407329" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494413v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201400413" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VTKHX7V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344000v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guillemin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm404014c" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521983v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Soudani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Ben Nasr" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814015864" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494409v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.04.040" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWMLV3FD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343999v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309447" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/988B11F6938E4485D298FB8524E0BEA59765D91D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521990v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814007569" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494099v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300576" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GJSL4R4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968796v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302829" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-279BG7C3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520885v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abboud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270112048196" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B9AEF6628917CF6B32EBFFCE66E52644AA8395D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445355v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA43278E" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151717v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Fra" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Frackowiak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Olejniczak" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302507" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9FPMW91C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521958v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thuaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Ribeiro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;saubry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536812049641" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494097v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401255q" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520995v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270113026267" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4QPJ427-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151698v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brezgunova Mariya" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400683u" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266129v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300286z" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266127v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.8.26" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266128v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.06.035" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJGTXM8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266133v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kadimi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270110024261" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S567WTCB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941884v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM00305K" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BW72J862-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266138v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dietz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00390e" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/258E3C80875358AA9E58028FC993701943FD190D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266134v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100152e" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458326v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Gruza" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Emmanuel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900837" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFSLWS8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941906v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8029664" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357469v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Lechner" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guichard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536808030651" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266148v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807048970" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.220.4.373.61623" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421394v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422742v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Chopra" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746841v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10167" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05380963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Groslambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Padilla-Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avantika Hasija" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CE00866B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Hye Jang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Espinosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00646" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shukla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Brezgunova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252525001447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zorn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize-Wagner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt04279k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Groslambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cornaton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Ditte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302933" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14770" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00600" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc04338j" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aribot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Chambron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize&#8208;wagner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Weiss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC00849E" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03688876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deutsch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Dhaka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622002542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dallocchio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dess&#236;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sechi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezhan Chankvetadze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cossu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2022.100030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ie-Rang Jeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202116650" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Gallagher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Hehir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Mocilac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan F O&#8217;connor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00153" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc03971k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Peluso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100927" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rober Dallocchio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26134050" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202105482" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976907v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sooyeon Kim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Sik Han" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010462" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/compounds1020006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nespolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Tri Huynh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05293k" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jeannin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espinosa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321091042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217084v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc00789k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194409" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592133v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Andreotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092213" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080580v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02902e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jelsch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Niranjana Devi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Noll" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Samuel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.127600" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868910v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Lai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461303" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103464v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shukla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vijayakumar-Syamala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00961" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-R. Jeon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202011981" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00633" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460788" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Leduc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Iordache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b05051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Schaly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900230" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gallagher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Farrell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00505" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244484" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106490v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.06.060" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804404" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Solinas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.05.061" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ6L7Q1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106496v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Villano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201701206" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419329v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moulat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701452" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua El Glaoui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Glaoui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.01.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710280v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Israel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chellam Anzline" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520616017844" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266114v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201600502" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01672003v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;&#237;ch Hude&#269;ek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Penouilh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700537" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804022v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Giordano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vila" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.03.220" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSJVWPGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619450v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FD00067G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00122" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004993v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doudouh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peluso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA28197D" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266123v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399047v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501446" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NP18PBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533284v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lamberts" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Handels" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Englert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00396f" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532027v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Maurent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.02.027" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benarous" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Cherouana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahaoui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.10.037" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKL3M7R6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01504670v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600312" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946040v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjouba Ben Nasr" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229616002849" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3JKCQLG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266118v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989016016686" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521893v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Nasr" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefebvre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Nasr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.10.075" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein El Abidine Chamas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Presson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra12155d" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521796v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferretti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. P. Silva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476615080156" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Makhotkina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lieffrig" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00535" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01061352v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Soon Shin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dahaoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52801d" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521983v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Soudani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Ben Nasr" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814015864" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494413v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201400413" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VTKHX7V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344000v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guillemin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm404014c" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095670v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201407329" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521990v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814007569" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343999v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309447" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/988B11F6938E4485D298FB8524E0BEA59765D91D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494409v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.04.040" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWMLV3FD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494099v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300576" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GJSL4R4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521958v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thuaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Ribeiro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;saubry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536812049641" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151717v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Fra" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Frackowiak" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Olejniczak" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302507" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9FPMW91C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968796v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302829" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-279BG7C3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520885v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abboud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270112048196" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B9AEF6628917CF6B32EBFFCE66E52644AA8395D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445355v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA43278E" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494097v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401255q" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520995v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270113026267" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4QPJ427-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151698v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brezgunova Mariya" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400683u" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266129v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300286z" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266127v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.8.26" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266128v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.06.035" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJGTXM8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266133v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kadimi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270110024261" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S567WTCB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941884v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM00305K" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BW72J862-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266138v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dietz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00390e" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/258E3C80875358AA9E58028FC993701943FD190D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266134v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100152e" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458326v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Gruza" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Emmanuel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900837" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFSLWS8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941906v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8029664" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357469v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Lechner" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guichard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536808030651" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266148v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807048970" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.220.4.373.61623" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421394v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422742v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Chopra" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746841v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10167" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>