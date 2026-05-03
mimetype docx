--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -84,3005 +84,3005 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen on gas emitted from polymer irradiated using Swift Heavy Ion beams</w:t>
+                <w:t xml:space="preserve">Nanoscale ripples at the surface of SrTiO 3 irradiated by a broad low‐energy Ar + (7 keV) ion beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Ferry</w:t>
+                <w:t xml:space="preserve">Mohammad Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Esnouf</w:t>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leprêtre</w:t>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cabet</w:t>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Bender</w:t>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 497, pp.51-58. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026, pp.e11071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2021.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202511071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03210728v1</w:t>
+                <w:t xml:space="preserve">hal-05571812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Heparin-Induced Tau Aggregation Revealed by a Single Nanopore</w:t>
+                <w:t xml:space="preserve">Effect of oxygen on gas emitted from polymer irradiated using Swift Heavy Ion beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoletta Giamblanco</w:t>
+                <w:t xml:space="preserve">Muriel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Fichou</w:t>
+                <w:t xml:space="preserve">Stéphane Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+                <w:t xml:space="preserve">Frédéric Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+                <w:t xml:space="preserve">Céline Cabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songi Han</w:t>
+                <w:t xml:space="preserve">Markus Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (4), pp.1158-1167. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 497, pp.51-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssensors.0c00193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2021.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035735v1</w:t>
+                <w:t xml:space="preserve">cea-03210728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single conical track-etched nanopore for a free-label detection of OSCS contaminants in heparin</w:t>
+                <w:t xml:space="preserve">Mechanisms of Heparin-Induced Tau Aggregation Revealed by a Single Nanopore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianji Ma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nicoletta Giamblanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songi Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2019.05.005⟩</w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.1158-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.0c00193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184411v1</w:t>
+                <w:t xml:space="preserve">hal-03035735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy migration effect on the formation mechanism of different unsaturations in ethylene/styrene random copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Been</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ngono-Ravache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 160, pp.210-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid Growth, Inhibition, and Real-Time Enzymatic Degradation Revealed with Single Conical Nanopore</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Single conical track-etched nanopore for a free-label detection of OSCS contaminants in heparin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianji Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.207-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2019.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b03523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01937530v1</w:t>
+                <w:t xml:space="preserve">hal-02184411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected ionic transport behavior on hydrophobic and uncharged conical nanopore</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Amyloid Growth, Inhibition, and Real-Time Enzymatic Degradation Revealed with Single Conical Nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Giamblanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Coglitore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Gubbiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianji Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8FD00008E⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (21), pp.12900 - 12908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b03523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822787v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large osmotic energy harvesting from functionalized conical nanopore suitable for membrane applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Unexpected ionic transport behavior on hydrophobic and uncharged conical nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.09.008⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD00008E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674763v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicking pH-Gated Ionic Channels by Polyelectrolyte Complex Confinement Inside a Single Nanopore</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Large osmotic energy harvesting from functionalized conical nanopore suitable for membrane applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianji Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00377⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 544, pp.18 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675156v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Fluorescence label protein sensing with track-etched nanopore decorated by avidin/biotin system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mimicking pH-Gated Ionic Channels by Polyelectrolyte Complex Confinement Inside a Single Nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixuan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Balme</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.079⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (14), pp.3484 - 3490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680507v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Transport through Uncharged Nanopores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Non-Fluorescence label protein sensing with track-etched nanopore decorated by avidin/biotin system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.3504⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 211, pp.611 - 618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696373v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic solution against dewetting in a highly hydrophobic nanopore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Ionic Transport through Uncharged Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Manghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (3), pp.655a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.3504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6sm00315j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01682259v1</w:t>
+                <w:t xml:space="preserve">hal-01696373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry for radiobiology experiments at GANIL</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Chevalier</w:t>
+                <w:t xml:space="preserve">Biomimetic solution against dewetting in a highly hydrophobic nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Ngono-Ravache</w:t>
+                <w:t xml:space="preserve">Guillaume Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.052⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (22), pp.4903-4911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm00315j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01938057v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of short ssDNA and dsDNA by current-voltage measurements using conical nanopores coated with Al2O3 by atomic layer deposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dosimetry for radiobiology experiments at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Smietana</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Florent Durantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Ngono-Ravache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00604-015-1706-2⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 816, pp.70 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681500v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01938057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopore as a Sensor Based on Avidin-Biotin System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Detection of short ssDNA and dsDNA by current-voltage measurements using conical nanopores coated with Al2O3 by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidhyadevi Thangaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Smietana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.1811⟩</w:t>
+              <w:t xml:space="preserve">Microchimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 183 (3), pp.1011 - 1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00604-015-1706-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688046v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and reversible functionalization of a single nanopore based on layer-by-layer polyelectrolyte self-assembly for tuning current rectification and designing sensors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effects of electronic and nuclear stopping power on disorder induced in GaN under swift heavy ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra03698h⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 381, pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681757v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of electronic and nuclear stopping power on disorder induced in GaN under swift heavy ion irradiation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nanopore as a Sensor Based on Avidin-Biotin System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.05.024⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.1811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504492v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a sensor and a pH-gated nanopore based on an avidin–biotin system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Fast and reversible functionalization of a single nanopore based on layer-by-layer polyelectrolyte self-assembly for tuning current rectification and designing sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CC10087E⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (38), pp.32228 - 32233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra03698h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683002v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Channel Confinement in Nanostructured Nanopore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adib Abou-Chayaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 108 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.11.2643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic transport through sub-10 nm diameter hydrophobic high-aspect ratio nanopores: experiment, theory and simulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Combining a sensor and a pH-gated nanopore based on an avidin–biotin system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep10135⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (27), pp.5994 - 5997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC10087E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162029v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of polymer nanoparticles through a single artificial nanopore with a high-aspect-ratio</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Ionic transport through sub-10 nm diameter hydrophobic high-aspect ratio nanopores: experiment, theory and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Manghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm00392f⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.10135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep10135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092480v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic nanoconstrictions made from nickel electrodeposition in polymeric bi-conical tracks: Magneto-transport behavior</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of polymer nanoparticles through a single artificial nanopore with a high-aspect-ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Biziere</w:t>
+                <w:t xml:space="preserve">Simon Cabello-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham Do</w:t>
+                <w:t xml:space="preserve">Adib Abou Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-J Drouhin</w:t>
+                <w:t xml:space="preserve">Céline Pochat-Bohatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Radiation Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.173910. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (42), pp.8413-8419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2013.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4sm00392f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01011940v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-stereospecific polymerization of butadiene and random copolymerization with styrene using borohydrido neodymium/magnesium dialkyl catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic nanoconstrictions made from nickel electrodeposition in polymeric bi-conical tracks: Magneto-transport behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Ventura</w:t>
+                <w:t xml:space="preserve">M El Jouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chenal</w:t>
+                <w:t xml:space="preserve">Nicolas Biziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bria</w:t>
+                <w:t xml:space="preserve">Pham Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zinck</w:t>
+                <w:t xml:space="preserve">H-J Drouhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.173910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2013.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.09.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00950265v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011940v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPORT: A new sub-nanosecond time-resolved instrument to study swift heavy ion-beam induced luminescence - Application to luminescence degradation of a fast plastic scintillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ban-d'Etat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3153,1238 +3153,1372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00819892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion track grafting: A way of producing low-cost and highly proton conductive membranes for fuel cell applications</w:t>
+                <w:t xml:space="preserve">Trans-stereospecific polymerization of butadiene and random copolymerization with styrene using borohydrido neodymium/magnesium dialkyl catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+                <w:t xml:space="preserve">Aude Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Berthelot</w:t>
+                <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Baudin</w:t>
+                <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Betz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.07.016⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (12), pp.4130-4140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129040v1</w:t>
+                <w:t xml:space="preserve">hal-00950265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outgassing and degradation of polyimide induced by swift heavy ion irradiation at cryogenic temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ion track grafting: A way of producing low-cost and highly proton conductive membranes for fuel cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 195, pp.223-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512856v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion track grafting: A way of producing lowcost and highly proton conductive membranes for fuel cell applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Outgassing and degradation of polyimide induced by swift heavy ion irradiation at cryogenic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ensinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108, pp.024901</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344320v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of ammonia-containing ices by energetic, heavy, and highly charged ions inside dense astrophysical environments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ion track grafting: A way of producing lowcost and highly proton conductive membranes for fuel cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthelot T (berthelot Thomas)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912274⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453023v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroimmune response and sleep studies after whole body irradiation with high-LET particles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiolysis of ammonia-containing ices by energetic, heavy, and highly charged ions inside dense astrophysical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mathieu</w:t>
+                <w:t xml:space="preserve">S. Pilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+                <w:t xml:space="preserve">E. Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Galonnier</w:t>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wysoki</w:t>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44, pp.934-941. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 509, pp.A87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2009.01.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00421403v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of initial stage of chemical etching of ion tracks in polycarbonate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroimmune response and sleep studies after whole body irradiation with high-LET particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sertova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+                <w:t xml:space="preserve">J. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Toulemonde</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wysoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44, pp.934-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2009.01.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00376142v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation of Atactic Polystyrene: Linear Energy Transfer Effects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigation of initial stage of chemical etching of ion tracks in polycarbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sertova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trautmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 112, pp.10879-10889</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 267, pp.1039-1044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00325163v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00376142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of asymmetric etching on ion track shapes in polycarbonate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Irradiation of Atactic Polystyrene: Linear Energy Transfer Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Ngono-Ravache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112, pp.10879-10889</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129024v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00325163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapped and transient radicals observed in ethylene–propylene–diene terpolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48, pp.7531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2007.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00268163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of asymmetric etching on ion track shapes in polycarbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis L Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E Wegrowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 265 (1), pp.325-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2007.08.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A nanosecond pulse radiolysis study of the hydrated electron with high energy ions with a narrow velocity distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoreh Abedinzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 285, pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4394,995 +4528,995 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse electro-dialysis energy harvesting from hydrogels functionalized conical nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianji Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing small DNA using nanopore membrane design by atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhyadevi Thangaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Membranes (ICM-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Cochin, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiality of Hybrid Biological-Artificial Nanopore: For Ionic Separation and DNA Sequencing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cabello-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adib Abou-Chayaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of Nanostructured and Highly Proton Conductive Membranes for PEMFC by Ion Track Grafting Technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Gallino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall meeting, Symposium B : Advanced Materials for Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy ion irradiation of astrophysical ice analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 29-32 / Symposium S263 - Icy bodies of the solar system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation effects in CO and CO2 ices induced by swift heavy Ni ions at 46 MeV and 537 MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 428-429 / Symposium S265 - Chemical abundances in the Universe – connecting First Stars to Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. pp.428-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolysis of ammonia-containing ices by heavy cosmic rays inside dense molecular clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Pilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enio Frota da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 442-443 Symposium S265 - Chemical abundances in the Universe – connecting First Stars to Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. pp.442-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of initial stage of chemical etching of ion tracks in polycarbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sertova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Trautmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seventh International Symposium on Swift Heavy Ions in Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00219753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5392,289 +5526,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanopore as a Sensor based on Avidin-Biotin System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Society 60th Annual Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Los Angeles, United States. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single nanopore in polymer foil for mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cabello-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adib Abou-Chayaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANO 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5821,51 +5955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03210728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bender" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2021.04.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Giamblanco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songi Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02184411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianji Ma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.05.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Been" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Lutz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ngono-Ravache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.12.026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coglitore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gubbiotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b03523" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822787v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00008E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.09.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00377" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Manghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.3504" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00315j" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Ngono-Ravache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhyadevi Thangaraj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-015-1706-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.1811" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jamilloux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03698h" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisserie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.05.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC10087E" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou-Chayaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.2643" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10135" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092480v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabello-Aguilar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou Chaaya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00392f" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011940v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Clochard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Jouad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Do" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-J Drouhin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2013.06.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WTV65NF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ventura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.09.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban-d'Etat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durantel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.12.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129040v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Berthelot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Betz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.07.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512856v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Severin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ensinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344320v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthelot T (berthelot Thomas)" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Betz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453023v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilling" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. da Silveira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912274" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wysoki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.040" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98RV6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00376142v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sertova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325163v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Picq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129024v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Clochard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L Wade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Wegrowe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.08.065" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268163v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.10.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMPNSB3W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002201v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vigneron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoreh Abedinzadeh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01703890v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Janot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704471v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabello-Aguilar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144790v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gallino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#233;bel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480073v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pilling" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Frota da Silveira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00219753v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696549v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jamal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03210728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bender" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2021.04.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Giamblanco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songi Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Been" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Lutz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ngono-Ravache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.12.026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02184411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianji Ma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.05.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coglitore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gubbiotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b03523" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00008E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.09.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00377" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Manghi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.3504" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00315j" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Ngono-Ravache" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.052" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhyadevi Thangaraj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-015-1706-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisserie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.05.024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688046v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.1811" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jamilloux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03698h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688238v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou-Chayaa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.2643" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC10087E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10135" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092480v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabello-Aguilar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou Chaaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00392f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011940v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Clochard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Jouad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Do" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-J Drouhin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2013.06.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WTV65NF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban-d'Etat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durantel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.12.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ventura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.09.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Berthelot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Betz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.07.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Severin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ensinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthelot T (berthelot Thomas)" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Betz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilling" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. da Silveira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912274" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wysoki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98RV6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00376142v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sertova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325163v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Picq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.10.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMPNSB3W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129024v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Clochard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L Wade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Wegrowe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.08.065" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vigneron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoreh Abedinzadeh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069112v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01703890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Janot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704471v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabello-Aguilar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gallino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#233;bel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477340v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480203v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pilling" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Frota da Silveira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00219753v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696549v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701354v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>