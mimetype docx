--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1273,559 +1273,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Fluorescence label protein sensing with track-etched nanopore decorated by avidin/biotin system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomimetic solution against dewetting in a highly hydrophobic nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.079⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (22), pp.4903-4911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm00315j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680507v1</w:t>
+                <w:t xml:space="preserve">hal-01682259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Transport through Uncharged Nanopores</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dosimetry for radiobiology experiments at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Palmeri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+                <w:t xml:space="preserve">Florent Durantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Ngono-Ravache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.3504⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 816, pp.70 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696373v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01938057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic solution against dewetting in a highly hydrophobic nanopore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionic Transport through Uncharged Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Manghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (3), pp.655a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.3504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6sm00315j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01682259v1</w:t>
+                <w:t xml:space="preserve">hal-01696373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry for radiobiology experiments at GANIL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Durantel</w:t>
+                <w:t xml:space="preserve">Non-Fluorescence label protein sensing with track-etched nanopore decorated by avidin/biotin system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 816, pp.70 - 77. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 211, pp.611 - 618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01938057v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of short ssDNA and dsDNA by current-voltage measurements using conical nanopores coated with Al2O3 by atomic layer deposition</w:t>
               </w:r>
@@ -1939,425 +1939,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of electronic and nuclear stopping power on disorder induced in GaN under swift heavy ion irradiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">Nanopore as a Sensor Based on Avidin-Biotin System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.05.024⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.1811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504492v1</w:t>
+                <w:t xml:space="preserve">hal-01688046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopore as a Sensor Based on Avidin-Biotin System</w:t>
+                <w:t xml:space="preserve">Fast and reversible functionalization of a single nanopore based on layer-by-layer polyelectrolyte self-assembly for tuning current rectification and designing sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.1811⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (38), pp.32228 - 32233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra03698h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688046v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and reversible functionalization of a single nanopore based on layer-by-layer polyelectrolyte self-assembly for tuning current rectification and designing sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+                <w:t xml:space="preserve">Effects of electronic and nuclear stopping power on disorder induced in GaN under swift heavy ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Jamilloux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+                <w:t xml:space="preserve">M. Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (38), pp.32228 - 32233. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 381, pp.39-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ra03698h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681757v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Channel Confinement in Nanostructured Nanopore</w:t>
               </w:r>
@@ -2637,64 +2637,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel Manghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Palmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3797,324 +3797,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroimmune response and sleep studies after whole body irradiation with high-LET particles</w:t>
+                <w:t xml:space="preserve">Investigation of initial stage of chemical etching of ion tracks in polycarbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marquette</w:t>
+                <w:t xml:space="preserve">N. Sertova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mathieu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcel Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 267, pp.1039-1044</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421403v1</w:t>
+                <w:t xml:space="preserve">cea-00376142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of initial stage of chemical etching of ion tracks in polycarbonate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neuroimmune response and sleep studies after whole body irradiation with high-LET particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wysoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44, pp.934-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2009.01.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00376142v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation of Atactic Polystyrene: Linear Energy Transfer Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Ngono-Ravache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4542,51 +4542,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse electro-dialysis energy harvesting from hydrogels functionalized conical nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4775,51 +4775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiality of Hybrid Biological-Artificial Nanopore: For Ionic Separation and DNA Sequencing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cabello-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5019,76 +5019,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy ion irradiation of astrophysical ice analogs</w:t>
+                <w:t xml:space="preserve">Irradiation effects in CO and CO2 ices induced by swift heavy Ni ions at 46 MeV and 537 MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5098,122 +5098,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 29-32 / Symposium S263 - Icy bodies of the solar system</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.29-32</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 428-429 / Symposium S265 - Chemical abundances in the Universe – connecting First Stars to Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.428-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00477340v1</w:t>
+                <w:t xml:space="preserve">hal-00480203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation effects in CO and CO2 ices induced by swift heavy Ni ions at 46 MeV and 537 MeV</w:t>
+                <w:t xml:space="preserve">Heavy ion irradiation of astrophysical ice analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5223,116 +5223,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 428-429 / Symposium S265 - Chemical abundances in the Universe – connecting First Stars to Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.428-429</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 29-32 / Symposium S263 - Icy bodies of the solar system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480203v1</w:t>
+                <w:t xml:space="preserve">hal-00477340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolysis of ammonia-containing ices by heavy cosmic rays inside dense molecular clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Pilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enio Frota da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5400,51 +5400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of initial stage of chemical etching of ion tracks in polycarbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sertova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5592,51 +5592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Society 60th Annual Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Los Angeles, United States. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5955,51 +5955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jamal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03210728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bender" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2021.04.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Giamblanco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songi Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Been" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Lutz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ngono-Ravache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.12.026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02184411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianji Ma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.05.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coglitore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gubbiotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b03523" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00008E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.09.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00377" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Manghi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.3504" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00315j" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Ngono-Ravache" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.052" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhyadevi Thangaraj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-015-1706-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisserie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.05.024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688046v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.1811" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jamilloux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03698h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688238v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou-Chayaa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.2643" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC10087E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10135" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092480v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabello-Aguilar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou Chaaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00392f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011940v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Clochard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Jouad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Do" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-J Drouhin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2013.06.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WTV65NF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban-d'Etat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durantel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.12.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ventura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.09.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Berthelot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Betz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.07.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Severin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ensinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthelot T (berthelot Thomas)" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Betz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilling" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. da Silveira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912274" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wysoki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98RV6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00376142v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sertova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325163v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Picq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.10.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMPNSB3W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129024v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Clochard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L Wade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Wegrowe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.08.065" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vigneron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoreh Abedinzadeh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069112v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01703890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Janot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704471v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabello-Aguilar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gallino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#233;bel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477340v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480203v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pilling" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Frota da Silveira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00219753v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696549v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701354v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jamal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03210728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bender" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2021.04.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Giamblanco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songi Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Been" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Lutz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ngono-Ravache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.12.026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02184411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianji Ma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.05.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coglitore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gubbiotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b03523" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00008E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.09.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00377" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00315j" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Ngono-Ravache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Manghi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.3504" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.079" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhyadevi Thangaraj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-015-1706-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.1811" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jamilloux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03698h" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504492v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisserie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.05.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688238v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou-Chayaa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.2643" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC10087E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10135" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092480v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabello-Aguilar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou Chaaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00392f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011940v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Clochard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Jouad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Do" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-J Drouhin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2013.06.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WTV65NF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban-d'Etat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durantel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.12.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ventura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.09.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Berthelot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Betz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.07.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Severin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ensinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthelot T (berthelot Thomas)" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Betz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilling" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. da Silveira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912274" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00376142v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sertova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wysoki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.040" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98RV6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325163v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Picq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.10.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMPNSB3W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129024v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Clochard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L Wade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Wegrowe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.08.065" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vigneron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoreh Abedinzadeh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069112v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01703890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Janot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704471v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabello-Aguilar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gallino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#233;bel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480203v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477340v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pilling" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Frota da Silveira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00219753v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696549v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701354v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>