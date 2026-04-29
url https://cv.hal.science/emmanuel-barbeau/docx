--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -100,606 +100,606 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An insight from the default mode network in patients with amnesia following left thalamic infarction involving the mediodorsal nucleus and mammillothalamic tract</w:t>
+                <w:t xml:space="preserve">Cognitive, neuroimaging, and genetic insights on the interthalamic adhesion from a large cohort study of 591 subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Danet</w:t>
+                <w:t xml:space="preserve">Julie P Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+                <w:t xml:space="preserve">Alexa Gouarderes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lafuma</w:t>
+                <w:t xml:space="preserve">Marie Stéphanie Rabenantenaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bonneville</w:t>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Sibon</w:t>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 183, pp.220-231. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.36374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2024.10.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-20469-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409982v1</w:t>
+                <w:t xml:space="preserve">hal-05524814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors behind poor cognitive outcome following a thalamic stroke</w:t>
+                <w:t xml:space="preserve">Detecting fast-ripples on both micro- and macro-electrodes in epilepsy: A wavelet-based CNN detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie P C Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lola Danet</w:t>
+                <w:t xml:space="preserve">Ludovic Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Arribarat</w:t>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+                <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Péran</w:t>
+                <w:t xml:space="preserve">Louis Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-024-12777-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 415, pp.110350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2024.110350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870906v1</w:t>
+                <w:t xml:space="preserve">hal-05409976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive, neuroimaging, and genetic insights on the interthalamic adhesion from a large cohort study of 591 subjects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An insight from the default mode network in patients with amnesia following left thalamic infarction involving the mediodorsal nucleus and mammillothalamic tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Gouarderes</w:t>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Stéphanie Rabenantenaina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+                <w:t xml:space="preserve">Marie Lafuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-20469-w⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183, pp.220-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2024.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524814v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting fast-ripples on both micro- and macro-electrodes in epilepsy: A wavelet-based CNN detector</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors behind poor cognitive outcome following a thalamic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Valton</w:t>
+                <w:t xml:space="preserve">Julie P C Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Berthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+                <w:t xml:space="preserve">Germain Arribarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 415, pp.110350. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 272 (1), pp.98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2024.110350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00415-024-12777-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409976v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epileptic seizures recorded with microelectrodes: A persistent multiscale gap between neuronal activity, micro-, and macro-LFP?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darves-Bornoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -789,90 +789,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reappraisal of the role of the mammillothalamic tract in memory deficits following stroke in the thalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, </w:t>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mind the gap – Interthalamic adhesions in prodromal and clinical Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Forno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie P Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoebe Rush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,801 +1038,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex memories induced by intracranial electrical brain stimulation are related to complex networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pro-ictal, rather than pre-ictal, brain state marked by global critical slowing and local gamma power increase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dornier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Valton</w:t>
+                <w:t xml:space="preserve">I. Dallmer-Zerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Denuelle</w:t>
+                <w:t xml:space="preserve">J. Kopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Robin</w:t>
+                <w:t xml:space="preserve">A. Pidnebesna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Curot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2024.11.015⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 175, pp.2110742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2025.2110742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409987v1</w:t>
+                <w:t xml:space="preserve">hal-05398785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pro-ictal, rather than pre-ictal, brain state marked by global critical slowing and local gamma power increase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Dallmer-Zerbe</w:t>
+                <w:t xml:space="preserve">Complex memories induced by intracranial electrical brain stimulation are related to complex networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kopal</w:t>
+                <w:t xml:space="preserve">Vincent Dornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pidnebesna</w:t>
+                <w:t xml:space="preserve">Marie Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Curot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Denuelle</w:t>
+                <w:t xml:space="preserve">Alexis Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 175, pp.2110742. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183, pp.349-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2025.2110742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2024.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398785v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en abyme of post-traumatic stress disorder and infantile regression revealed by intracranial electrical stimulation in epilepsy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the impact of the interthalamic adhesion on human cognition: insights from healthy subjects and thalamic stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Guillen</w:t>
+                <w:t xml:space="preserve">Julie P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury de Barros</w:t>
+                <w:t xml:space="preserve">Kévin Rachita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.5985-5996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-024-12566-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782537v1</w:t>
+                <w:t xml:space="preserve">hal-04756262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of the interthalamic adhesion on human cognition: insights from healthy subjects and thalamic stroke patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie P. Vidal</w:t>
+                <w:t xml:space="preserve">Robust thalamic nuclei segmentation from T1-weighted MRI using polynomial intensity transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Rachita</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+                <w:t xml:space="preserve">Meritxell Bach Cuadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-024-12566-z⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 229 (5), pp.1087-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-024-02777-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756262v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust thalamic nuclei segmentation from T1-weighted MRI using polynomial intensity transformation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contextual novelty detection and novelty-related memory enhancement in amnestic mild cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-024-02777-5⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172, pp.72-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2023.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584276v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual novelty detection and novelty-related memory enhancement in amnestic mild cognitive impairment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mise en abyme of post-traumatic stress disorder and infantile regression revealed by intracranial electrical stimulation in epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bastin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amaury de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 172, pp.72-85. </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (5), pp.983-986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2023.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803861v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Early Hippocampal Dynamics during Recognition Memory with Independent Component Analysis</w:t>
               </w:r>
@@ -1857,51 +1857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Mindruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Barborica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2080,334 +2080,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Protocol to Study Mind-Wandering for Air Traffic Controllers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Intracranial electrical brain stimulation as an approach to studying the (dis)continuum of memory experiential phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aviation Psychology and Applied Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/2192-0923/a000253⟩</w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.e362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0140525x23000110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454818v1</w:t>
+                <w:t xml:space="preserve">hal-04782528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracranial electrical brain stimulation as an approach to studying the (dis)continuum of memory experiential phenomena</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">A New Protocol to Study Mind-Wandering for Air Traffic Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Riedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46, pp.e362. </w:t>
+              <w:t xml:space="preserve">Aviation Psychology and Applied Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.118-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0140525x23000110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1027/2192-0923/a000253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782528v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific profiles of new-onset vs. non-inaugural status epilepticus: From diagnosis to 1-year outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benaiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2458,90 +2458,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and when do you look away when trying to remember? Gaze aversion as a marker of the attentional switch to the internal world during memory retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Préa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 240, pp.104041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2575,90 +2575,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local neuronal excitation and global inhibition during epileptic fast ripples in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Despouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2709,77 +2709,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional switch to memory: An early and critical phase of the cognitive cascade allowing autobiographical memory retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (5), pp.1707-1721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2852,64 +2852,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Hlinka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Despouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (17), pp.5795-5809. </w:t>
@@ -2941,801 +2941,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden objective memory deficits behind subjective memory complaints in temporal lobe epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaze direction as a facial cue of memory retrieval state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Lemesle</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000013212⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1063228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.1063228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450022v1</w:t>
+                <w:t xml:space="preserve">hal-03931470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building memories on prior knowledge: behavioral and fMRI evidence of impairment in early Alzheimer's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hidden Objective Memory Deficits Behind Subjective Memory Complaints in Patients With Temporal Lobe Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
+                <w:t xml:space="preserve">Emilie Milongo Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2021.10.013⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (8), pp.e818-e828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000013212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03473939v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaze direction as a facial cue of memory retrieval state</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sleep: The Tip of the Iceberg in the Bidirectional Link Between Alzheimer's Disease and Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.1063228⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.836292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.836292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931470v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Objective Memory Deficits Behind Subjective Memory Complaints in Patients With Temporal Lobe Epilepsy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Hidden objective memory deficits behind subjective memory complaints in temporal lobe epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Milongo Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 98 (8), pp.e818-e828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/WNL.0000000000013212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812621v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep: The Tip of the Iceberg in the Bidirectional Link Between Alzheimer's Disease and Epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HP26: Electrophysiological properties of electrical brain stimulations and their impact on neuronal activity during stereoelectroencephalography in epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Szabo</w:t>
+                <w:t xml:space="preserve">J.C. Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cretin</w:t>
+                <w:t xml:space="preserve">J.A. Lotterie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Gérard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+                <w:t xml:space="preserve">K. Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.836292. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2022.836292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876757v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HP26: Electrophysiological properties of electrical brain stimulations and their impact on neuronal activity during stereoelectroencephalography in epilepsy</w:t>
+                <w:t xml:space="preserve">Building memories on prior knowledge: behavioral and fMRI evidence of impairment in early Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Calvel</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Barbeau</w:t>
+                <w:t xml:space="preserve">Quentin Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Sol</w:t>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Lotterie</w:t>
+                <w:t xml:space="preserve">Isabelle Corouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Guines</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 135, pp.e7. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.11.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2021.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865318v1</w:t>
+                <w:t xml:space="preserve">inserm-03473939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracerebral mechanisms explaining the impact of incidental feedback on mood state and risky choice</w:t>
               </w:r>
@@ -3849,1316 +3849,1316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déjà vu and prescience in a case of severe episodic amnesia following bilateral hippocampal lesions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity and cerebral reorganization: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Hupé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monica N Toba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09658211.2019.1673426⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177 (9), pp.1090-1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379429v1</w:t>
+                <w:t xml:space="preserve">hal-03443238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity and cerebral reorganization: an update</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déjà vu and prescience in a case of severe episodic amnesia following bilateral hippocampal lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Hupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Albert Lotterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica N Toba</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helene Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 177 (9), pp.1090-1092. </w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (7), pp.843-858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2019.1673426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443238v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-Analysis of Semantic Memory in Mild Cognitive Impairment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Building memories on prior knowledge: behavioral and fMRI evidence of impairment in early Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11065-020-09453-5⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110, pp.Pages 1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2021.10.013.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015335v1</w:t>
+                <w:t xml:space="preserve">hal-03443296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building memories on prior knowledge: behavioral and fMRI evidence of impairment in early Alzheimer’s disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Meta-Analysis of Semantic Memory in Mild Cognitive Impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 110, pp.Pages 1-12. </w:t>
+              <w:t xml:space="preserve">Neuropsychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (2), pp.221-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2021.10.013.⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11065-020-09453-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443296v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording local field potential and neuronal activity with tetrodes in epileptic patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age effects on the neural processing of object-context associations in briefly flashed natural scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Reddy</w:t>
+                <w:t xml:space="preserve">Florence Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel G Nowak</w:t>
+                <w:t xml:space="preserve">Nathalie Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Deudon</w:t>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bacon-Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2020.108759⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.107264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001304v1</w:t>
+                <w:t xml:space="preserve">hal-02379434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles sémantiques au stade prodromal de la maladie d'Alzheimer [Semantic deficits in prodromal Alzheimer's disease]</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Awake Craniotomy and Memory Induction Through Electrical Stimulation: Why Are Penfield's Findings Not Replicated in the Modern Era?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87 (2), pp.E130-E137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuros/nyz553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2020.0587⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03043913v1</w:t>
+                <w:t xml:space="preserve">hal-03015327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études de cas et neuropsychologie de la mémoire : et maintenant, c'est fini ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recording local field potential and neuronal activity with tetrodes in epileptic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Despouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel G Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Deudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2020.0536⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 341, pp.108759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2020.108759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043925v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast Visual Recognition Memory System in Humans Identified Using Intracerebral ERP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Despouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Deudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (5), pp.2961-2971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhz287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age effects on the neural processing of object-context associations in briefly flashed natural scenes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Études de cas et neuropsychologie de la mémoire : et maintenant, c'est fini ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ronat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107264⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2020.0536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379434v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awake Craniotomy and Memory Induction Through Electrical Stimulation: Why Are Penfield's Findings Not Replicated in the Modern Era?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les troubles sémantiques au stade prodromal de la maladie d'Alzheimer [Semantic deficits in prodromal Alzheimer's disease]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Sol</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 87 (2), pp.E130-E137. </w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.290-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/neuros/nyz553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2020.0587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015327v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the integrative memory model by integrating the temporal dynamics of memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42, pp.e286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5205,90 +5205,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal spiking activity highlights a gradient of epileptogenicity in human tuberous sclerosis lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Despouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Deudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 130 (4), pp.537-547. </w:t>
@@ -5320,308 +5320,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novelty processing and memory impairment in Alzheimer's disease: A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Analysis of Famous Person Semantic Memory in Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Delhaye</w:t>
+                <w:t xml:space="preserve">Aurélie Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Moulin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cabirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lucie Dinnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2019.02.021⟩</w:t>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (1), pp.74-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2018.1560118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379423v1</w:t>
+                <w:t xml:space="preserve">hal-02379410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Famous Person Semantic Memory in Aging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+                <w:t xml:space="preserve">Novelty processing and memory impairment in Alzheimer's disease: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cabirol</w:t>
+                <w:t xml:space="preserve">Emma Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lucie Dinnat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christopher Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 45 (1), pp.74-93. </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.237-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2018.1560118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2019.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379410v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining understanding of working memory buffers through the construct of binding: Evidence from a single case informs theory and clinical practise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Calia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5629,51 +5629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Muratot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 112, pp.37-57. </w:t>
@@ -5711,77 +5711,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déjà-rêvé: Prior dreams induced by direct electrical brain stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5845,90 +5845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superior explicit memory despite severe developmental amnesia: In-depth case study and neural correlates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud La Joie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6031,51 +6031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J O van Horik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C M Atance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 373, pp.1756. </w:t>
@@ -6165,51 +6165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Muratot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon J. Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 170, pp.254--262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6256,51 +6256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Regulatory Role of the Human Mediodorsal Thalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Pergola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6371,291 +6371,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampus duality: Memory and novelty detection are subserved by distinct mechanisms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Memory scrutinized through electrical brain stimulation: A review of 80 years of experiential phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.22699⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78, pp.161-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2017.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568943v1</w:t>
+                <w:t xml:space="preserve">hal-01663166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory scrutinized through electrical brain stimulation: A review of 80 years of experiential phenomena</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hippocampus duality: Memory and novelty detection are subserved by distinct mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J.A. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Regis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 78, pp.161-177. </w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.405 - 416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2017.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hipo.22699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663166v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From face processing to face recognition: Comparing three different processing levels</w:t>
               </w:r>
@@ -6826,51 +6826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan K\hohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6933,90 +6933,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medial thalamic stroke and its impact on familiarity and recollection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Sibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7067,90 +7067,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampus duality: Memory and novelty detection are subserved by distinct mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris J. A. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108 (SI), pp.31-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7209,90 +7209,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzheimer’s disease and memory strength: Gradual decline of memory traces as a function of their strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (6), pp.648 - 660. </w:t>
@@ -7324,484 +7324,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neural speed of familiar face recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proper name anomia with preserved lexical and semantic knowledge after left anterior temporal lesion: A two-way convergence defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+                <w:t xml:space="preserve">Xavier De Boissezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.J. Barbeau</w:t>
+                <w:t xml:space="preserve">Michèle Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.06.017⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344885v1</w:t>
+                <w:t xml:space="preserve">hal-02344887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory for complex visual objects but not for allocentric locations during the first year of life</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The neural speed of familiar face recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+                <w:t xml:space="preserve">E.J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 39 (4), pp.332-338. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.390-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0165025415584629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203118v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper name anomia with preserved lexical and semantic knowledge after left anterior temporal lesion: A two-way convergence defect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Memory for complex visual objects but not for allocentric locations during the first year of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Puel</w:t>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Nespoulous</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.12.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (4), pp.332-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025415584629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02344887v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White matter disruption at the prodromal stage of Alzheimer's disease: Relationships with hippocampal atrophy and episodic memory performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, pp.482--492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7835,64 +7835,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalamic amnesia after infarct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8021,51 +8021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Tramoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Didic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65, pp.36--49. </w:t>
@@ -8154,51 +8154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Birmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8262,90 +8262,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object and proper name retrieval in temporal lobe epilepsy: A study of difficulties and latencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Condret-Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 108 (10), pp.1825--1838. </w:t>
@@ -8408,51 +8408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganser-like Syndrome After Loss of Psychic Self-activation Syndrome: Psychogenic or Organic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kaphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Royere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8523,412 +8523,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neural Dynamics of Face Detection in the Wild Revealed by MVPA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive changes in mild cognitive impairment patients with impaired visual recognition memory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Serre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesca De Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.3030-13.2014⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (1), pp.98--105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/neu0000032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344939v1</w:t>
+                <w:t xml:space="preserve">hal-02344946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive changes in mild cognitive impairment patients with impaired visual recognition memory.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight on AV-45 binding in white and grey matter from histogram analysis: a study on early Alzheimer's disease patients and healthy subjects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mancini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mira Didic</w:t>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Salabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/neu0000032⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-014-2728-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344946v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00954487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight on AV-45 binding in white and grey matter from histogram analysis: a study on early Alzheimer's disease patients and healthy subjects.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djilali Adel</w:t>
+                <w:t xml:space="preserve">The Neural Dynamics of Face Detection in the Wild Revealed by MVPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Salabert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (3), pp.846--854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-014-2728-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.3030-13.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00954487v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DMS 48: norms and diagnostic proprieties for Alzheimer\textquotesingles disease in elderly population from the AMI cohort study</w:t>
               </w:r>
@@ -8940,51 +8940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Matharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Mokri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9048,90 +9048,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR, 18F-FDG, and 18F-AV45 PET Correlate With AD PSEN1 Original Phenotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Payoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9176,295 +9176,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Visual Recognition Memory Predicts Alzheimer's Disease in Amnestic Mild Cognitive Impairment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Latger-Florence</w:t>
+                <w:t xml:space="preserve">Object recognition in congruent and incongruent natural scenes: A life-span study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bacon-Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000347203⟩</w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91, pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2013.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817267v1</w:t>
+                <w:t xml:space="preserve">hal-00866152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object recognition in congruent and incongruent natural scenes: A life-span study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Barbeau</w:t>
+                <w:t xml:space="preserve">Impaired Visual Recognition Memory Predicts Alzheimer's Disease in Amnestic Mild Cognitive Impairment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Latger-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 91, pp.36-44. </w:t>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (5-6), pp.291-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2013.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000347203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866152v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The speed of visual recognition memory</w:t>
               </w:r>
@@ -9476,64 +9476,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Didic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (10), pp.1131-1152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9571,51 +9571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition memory and the medial temporal lobe: From monkey research to human pathology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 169 (6-7), pp.459-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9649,90 +9649,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical florbetapir-PET amyloid load in prodromal Alzheimer's disease patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vervueren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9783,90 +9783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Famous: Looking for the Fastest Speed at Which a Face Can be Recognized.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9900,77 +9900,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Fast is Famous Face Recognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10004,77 +10004,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extent and neural basis of semantic memory impairment in mild cognitive impairment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Didic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10138,51 +10138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amyloid Imaging with AV45 (18F-florbetapir) in a Cognitively Normal AβPP Duplication Carrier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10285,51 +10285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics and neuropsychological assessment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thomas-Antérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (4), pp.445-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10376,51 +10376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhinal-hippocampal interactions during déjà vu.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10503,523 +10503,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00664030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term consolidation of declarative memory: insight from temporal lobe epilepsy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which Memory System is Impaired First in Alzheimer's Disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Tramoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guedj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awr002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (1), pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-2011-110557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572804v1</w:t>
+                <w:t xml:space="preserve">hal-00646704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Memory System is Impaired First in Alzheimer's Disease?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Guedj</w:t>
+                <w:t xml:space="preserve">Basal functional connectivity within the anterior temporal network is associated with performance on declarative memory tasks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalina Gour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ceccaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-2011-110557⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (2), pp.687-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.05.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646704v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal functional connectivity within the anterior temporal network is associated with performance on declarative memory tasks.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+                <w:t xml:space="preserve">Long-term consolidation of declarative memory: insight from temporal lobe epilepsy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.05.090⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (Pt 3), pp.816-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awr002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00619102v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le TOP 12 : comment s'en servir pour repérer une pathologie du vieillissement cognitif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thomas-Antérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Basaglia-Pappas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (4), pp.273-83</w:t>
@@ -11048,90 +11048,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual recognition memory: A double anatomo-functional dissociation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hippocampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (9), pp.929-934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11171,355 +11171,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le TOP 12 : comment interpréter les réponses comme des mesures de la capacité de la mémoire collective ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Hyperactivation of parahippocampal region and fusiform gyrus associated with successful encoding in medial temporal lobe epilepsy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bettus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (6), pp.1100-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2011.03052.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662845v1</w:t>
+                <w:t xml:space="preserve">hal-00603244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperactivation of parahippocampal region and fusiform gyrus associated with successful encoding in medial temporal lobe epilepsy.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Le TOP 12 : comment interpréter les réponses comme des mesures de la capacité de la mémoire collective ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thomas-Antérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Basaglia-Pappas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (4), pp.284-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2011.03052.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00603244v1</w:t>
+                <w:t xml:space="preserve">hal-00662845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired Visual Recognition Memory in Amnestic Mild Cognitive Impairment is Associated with Mesiotemporal Metabolic Changes on Magnetic Resonance Spectroscopic Imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Didic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11583,51 +11583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain responses differ to faces of mothers and fathers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Arsalidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J Bayless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11712,51 +11712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From perception to recognition memory: time course and lateralization of neural substrates of word and abstract picture processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11833,90 +11833,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired visual recognition memory in amnestic mild cognitive impairment is associated with mesiotemporal metabolic changes on magnetic resonance spectroscopic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Didic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. L. Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11952,277 +11952,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Anterograde declarative memory and its models.]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The cognitive and neural expression of semantic memory impairment in mild cognitive impairment and early Alzheimer's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.-J. Barbeau</w:t>
+                <w:t xml:space="preserve">Simona M Brambati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Puel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennyfer Ansado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 166 (8-9), pp.661-672. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (4), pp.978-988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2009.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515584v1</w:t>
+                <w:t xml:space="preserve">hal-00459877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cognitive and neural expression of semantic memory impairment in mild cognitive impairment and early Alzheimer's disease.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Anterograde declarative memory and its models.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennyfer Ansado</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E.-J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.11.019⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 166 (8-9), pp.661-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2009.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00459877v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural correlates of personally familiar faces: parents, partner and own faces.</w:t>
               </w:r>
@@ -12336,347 +12336,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-rapid sensory responses in the human frontal eye field region.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Isolated autobiographical amnesia: A neurological basis?]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holle Kirchner</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1233-09.2009⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 165 (5), pp.449-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2008.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402117v1</w:t>
+                <w:t xml:space="preserve">hal-00402068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Isolated autobiographical amnesia: A neurological basis?]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Felician</w:t>
+                <w:t xml:space="preserve">Ultra-rapid sensory responses in the human frontal eye field region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holle Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tramoni</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon J Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 165 (5), pp.449-59. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (23), pp.7599-606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2008.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1233-09.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402068v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of medial temporal lobe degeneration on brain perfusion in amnestic MCI of AD type: deafferentation and functional compensation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Didic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12752,90 +12752,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of semantic memory impairment in Mild Cognitive Impairment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Didic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12877,103 +12877,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio temporal dynamics of face recognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot J Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Regis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (5), pp.997-1009. </w:t>
@@ -13024,90 +13024,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel profil de déficit mnésique dans la maladie d'Alzheimer dans sa phase prédémentielle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Didic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 163 (1 Suppl), pp.32-3</w:t>
@@ -13136,64 +13136,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pure progressive amnesia: An atypical amnestic syndrome?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Didic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13270,90 +13270,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The right temporal lobe variant of frontotemporal dementia : Cognitive and neuroanatomical profile of three patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13416,77 +13416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserved visual recognition memory in an amnesic patient with hippocampal lesions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13562,51 +13562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recollection of vivid memories after perirhinal region stimulations: synchronization in the theta range of spatially distributed brain areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13708,77 +13708,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who's who? Naming and identifying familiar persons in semantic dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauries Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13861,103 +13861,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept cells in the temporal pole: neuronal basis of semantic knowledge in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aube Darves-Bornoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society For Neuroscience - 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, San Diego (CA), United States</w:t>
@@ -13986,64 +13986,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epileptic Spikes Detection and Visualization in Intracerebral EEG with Convolutional Kernel Density Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14081,51 +14081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval practice based on recognition memory: testing the retrieval effort hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14206,77 +14206,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the extended hippocampal system is of no need for context-free memory: a case of developmental amnesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud La Joie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14357,64 +14357,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14606,77 +14606,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual novelty detection and novelty-related memory enhancement in amnestic Mild Cognitive Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14694,90 +14694,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and When Do You Look Away When Trying to Remember? Gaze Aversion as a Marker of the Attentional Switch to the Internal World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Préa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hurter Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14795,90 +14795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local neuronal excitation and global inhibition during epileptic fast ripples in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Despouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14945,51 +14945,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept cells and concept cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wired 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICM, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15014,90 +15014,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can We Use EOG to Identify When Attention Switches Away from the Outside World to Focus on Our Mental Thoughts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Gerony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15144,77 +15144,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional switch from external toward internal world: a psychophysiological marker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Cognitive Aircraft Systems – ICCAS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15248,64 +15248,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection of Epileptic Spikes in Intracerebral EEG with Convolutional Kernel Density Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15352,353 +15352,353 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning What You Know: How Prior Knowledge Impairs New Associative Learning in Early AD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Conference on Cognitive Neurosciences of Memory: Recollection, Familiarity and Novelty detection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Liège, Belgium. pp.1</w:t>
+              <w:t xml:space="preserve">AAIC 2019 - Alzheimer's Association International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Los Angeles, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02383947v1</w:t>
+                <w:t xml:space="preserve">inserm-02383941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning What You Know: How Prior Knowledge Impairs New Associative Learning in Early AD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAIC 2019 - Alzheimer's Association International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Los Angeles, United States. pp.1-2</w:t>
+              <w:t xml:space="preserve">2019 Conference on Cognitive Neurosciences of Memory: Recollection, Familiarity and Novelty detection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Liège, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02383941v1</w:t>
+                <w:t xml:space="preserve">inserm-02383947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormal fMRI response in sub-hippocampal structures: how prior knowledge impairs memory in AD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-5</w:t>
@@ -15766,51 +15766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hombeline Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15842,273 +15842,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familiarity for faces, but not novelty, improves recognition memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">L'apprentissage en mémoire de reconnaissance: La répétition de la récupération, pas de l'encodage, optimise la rétention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Le Lann</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journée d'hiver de la Société de Neuropsychologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874692v1</w:t>
+                <w:t xml:space="preserve">hal-01874696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage en mémoire de reconnaissance: La répétition de la récupération, pas de l'encodage, optimise la rétention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Familiarity for faces, but not novelty, improves recognition memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'hiver de la Société de Neuropsychologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874696v1</w:t>
+                <w:t xml:space="preserve">hal-01874692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual analytics for the interpretation of fluency tests during Alzheimer evaluation</w:t>
               </w:r>
@@ -16133,51 +16133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16224,103 +16224,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire autobiographique épisodique antérograde est atteinte à très court délai (20 minutes) dans la maladie d'Alzheimer précoce.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème réunion Francophone sur la maladie d'Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
@@ -16388,51 +16388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16483,77 +16483,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle épreuve neuropsychologique de mémoire épisodique écologique dans la détection de la maladie d'Alzheimer pré-démentielle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16627,64 +16627,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for selecting a portion of an encephalographic signal, devices and corresponding program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16747,64 +16747,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is iEEG-based cognitive neuroscience research clinically relevant? Examination of three &amp;quot;neuromemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intracranial EEG: a guide for cognitive neuroscientists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapter 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16851,90 +16851,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Spectroscopic Imaging Detects Metabolic Changes within the Medial Temporal Lobe in aMCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Didic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbeau E. J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16980,64 +16980,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorders of face processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Koob, M. Le Moal and R. F. Thompson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, pp.405-410, 2010</w:t>
@@ -17060,255 +17060,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles de la reconnaissance des visages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">La reconnaissance de son propre visage et des visages personnellement connus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Felician</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot J Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbeau, E. J., joubert, S., Félician, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement et reconnaissance des visages: du percept à la personne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Solal, pp.27-40, 2008</w:t>
+              <w:t xml:space="preserve">, Editions Solal, pp.393-411, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348477v1</w:t>
+                <w:t xml:space="preserve">hal-00348492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance de son propre visage et des visages personnellement connus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Les troubles de la reconnaissance des visages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margot J Taylor</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbeau, E. J., joubert, S., Félician, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement et reconnaissance des visages: du percept à la personne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Solal, pp.393-411, 2008</w:t>
+              <w:t xml:space="preserve">, Editions Solal, pp.27-40, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348492v1</w:t>
+                <w:t xml:space="preserve">hal-00348477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles sémantiques de la reconnaissance des personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17344,350 +17344,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Gauthier, S. </w:t>
+                <w:t xml:space="preserve">Assessing memory impairment in early Alzheimer's disease: the DMS48</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vellas, B., Grundman, M., Feldman, H., Fitten, L.J., Winblad, B., Giacobini, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical diagnosis and management of Alzheimer's disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Martin Dunitz &amp; Parthenon publishing, pp.165-176, 2007</w:t>
+              <w:t xml:space="preserve">Research and Practice in Alzheimer's Disease and Other Dementias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serdi Publisher, pp.134-138, 2007, vol. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00135688v1</w:t>
+                <w:t xml:space="preserve">hal-00171477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing memory impairment in early Alzheimer's disease: the DMS48</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Vellas, B., Grundman, M., Feldman, H., Fitten, L.J., Winblad, B., Giacobini, E. </w:t>
+                <w:t xml:space="preserve">Cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Joncas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Joanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Ska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gauthier, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Alzheimer's Disease and Other Dementias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Serdi Publisher, pp.134-138, 2007, vol. 12</w:t>
+              <w:t xml:space="preserve">Clinical diagnosis and management of Alzheimer's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin Dunitz &amp; Parthenon publishing, pp.165-176, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171477v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires et maladies dégénératives des lobes temporaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Didic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17765,64 +17765,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement et reconnaissance des visages : du percept à la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18022,51 +18022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafuma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sibon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.10.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P C Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Arribarat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12777-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P Vidal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Gouarderes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Rabenantenaina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20469-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gardy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Berthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2024.110350" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darves-Bornoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denuelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.1007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05525210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Forno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Rush" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Tan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Aggleton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2025.111559" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dornier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denuelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.11.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dallmer-Zerbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kopal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pidnebesna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2110742" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guillen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Barros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.08.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P. Vidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rachita" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Servais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12566-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04584276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Bach Cuadra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02777-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bastin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.12.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782540v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor J. L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Mindruta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Barborica" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0183-23.2023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04996687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy a M Haast" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Jangir Kumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Alkemade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41583-024-00867-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Riedinger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000253" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x23000110" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303818v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benaiteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Debs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1101370" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.104041" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Despouy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac319" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303816v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02270-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04699038v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kopal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Hlinka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26477" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lemesle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Milongo Rigal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000013212" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03473939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jonin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2021.10.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03931470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1063228" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812621v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szabo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cretin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur G&#233;rard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.836292" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865318v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lotterie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guines" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678636v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Cecchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vinckier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hammer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Marusic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nica" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.72440" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379429v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Albert Lotterie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mirabel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2019.1673426" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443238v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica N Toba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.10.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015335v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Didic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouleau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-020-09453-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2021.10.013." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001304v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Reddy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G Nowak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Deudon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2020.108759" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043913v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2020.0587" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043925v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ronat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2020.0536" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014910v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz287" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379434v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence R&#233;my" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Aubert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bacon-Mac&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pariente" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107264" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015327v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyz553" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X19001973" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.12.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379423v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Delhaye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moulin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.02.021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379410v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pistono" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busigny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabirol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lucie Dinnat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2018.1560118" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01916090v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Calia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Muratot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.08.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859613v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.02.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01916086v4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Besson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud La Joie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.23010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Larzabal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tramoni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Thorpe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.10.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Pergola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni A. Carlesimo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2018.08.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568943v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.A. Moulin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Regis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22699" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663166v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.04.018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102495v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan&#8208;jason" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Thorpe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puma" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2016.10.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTLMLM93-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342026v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vautier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K\hohler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris B. Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.07.032" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZMQBJZV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342007v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eustache" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.28141" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431290v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. A. Moulin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2016.07.102" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L1NQX2L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643633v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Benoit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Langlois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2016.1147530" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344885v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Barbeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.06.017" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRWF3GQH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203118v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dupierrix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025415584629" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344887v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier De Boissezon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Puel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.12.008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV2L27NV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344915v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2015.01.014" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344891v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raposo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000002226" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344886v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ceccaldi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felician" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.10.020" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0VMSF0D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01072150v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pages" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buys" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2377-14-153" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344941v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Condret-Santi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2014.09.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SZFX0SW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaphan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Royere" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acu046" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344939v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3030-13.2014" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344946v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca De Anna" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000032" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954487v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Adel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Salabert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-014-2728-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344977v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rullier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Matharan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mokri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0486" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payoux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campion" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0b013e318251d87c" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817267v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Latger-Florence" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000347203" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866152v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2013.07.006" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797487v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839084v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meunier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.01.623" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866165v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vervueren" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-3-43" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797452v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00100" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756707v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00454" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674554v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Koric" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-110989" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674542v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-111598" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777285v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0372" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664030v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2011.08.012" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LNSJZ0V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572804v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr002" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646704v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-110557" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619102v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalina Gour" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.05.090" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45D05TZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662842v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Basaglia-Pappas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623456v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20848" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TWVHVWN4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662845v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603244v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bettus" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2011.03052.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556539v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2010-101257" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508515v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arsalidou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Bayless" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot J Taylor" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2010.06.003" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58ZKWX1J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441660v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21434" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617754v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ranjeva" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Fur" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515584v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Barbeau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2009.12.007" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459877v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M Brambati" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Ansado" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.11.019" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43RBQ5KC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402133v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Morris" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer W Evans" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20646" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402117v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holle Kirchner" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Thorpe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1233-09.2009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402068v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tramoni" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2008.11.013" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402112v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Laforte" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-009-1060-x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SM7PLKZ4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274175v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poncet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274111v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marquis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhm140" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135701v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119336v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290600893594" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135654v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Christophe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-006-0232-x" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-77QX1WGR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112334v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20079" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GPCPQ5H3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112331v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Duncan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2004.11.025" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PLK9G6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112343v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauries Sandrine" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524835v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aube Darves-Bornoz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Causse" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02396485v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01939069v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01246564v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113476v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calvet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mirabel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaissiere" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409972v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baratin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310811v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876799v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurter Christophe" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444005v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563941v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305606v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poveda" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Gerony" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011950500003622" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641163v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/cfsb-t270" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02555030v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008877601010109" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02383947v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02383941v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148289v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279423v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergnieux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hombeline Valton" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874692v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Lann" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874696v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305917v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lhuillier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2836034.2836037" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01093964v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemesle" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01522067v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01095202v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04891482v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303815v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-20910-9_11" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20910-9" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619109v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbeau E. J." TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488686v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348477v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348492v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348485v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135688v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joncas" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joanette" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ska" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171477v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112345v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348474v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P Vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Gouarderes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Rabenantenaina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20469-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gardy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Berthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2024.110350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafuma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sibon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.10.024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P C Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Arribarat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12777-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darves-Bornoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denuelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.1007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05525210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Forno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Rush" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Tan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Aggleton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2025.111559" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dallmer-Zerbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kopal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pidnebesna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2110742" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dornier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denuelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.11.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P. Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rachita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Servais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12566-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04584276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Bach Cuadra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02777-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bastin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.12.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guillen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Barros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.08.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782540v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor J. L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Mindruta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Barborica" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0183-23.2023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04996687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy a M Haast" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Jangir Kumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Alkemade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41583-024-00867-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x23000110" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454818v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Riedinger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000253" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303818v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benaiteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Debs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1101370" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.104041" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Despouy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac319" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303816v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02270-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04699038v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kopal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Hlinka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26477" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03931470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1063228" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lemesle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Milongo Rigal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000013212" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szabo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cretin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur G&#233;rard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.836292" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865318v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lotterie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guines" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03473939v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jonin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2021.10.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678636v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Cecchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vinckier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hammer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Marusic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nica" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.72440" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443238v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica N Toba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.10.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Albert Lotterie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mirabel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2019.1673426" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443296v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2021.10.013." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015335v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Didic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouleau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-020-09453-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379434v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence R&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Aubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bacon-Mac&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pariente" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107264" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015327v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyz553" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001304v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Reddy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G Nowak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Deudon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2020.108759" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014910v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz287" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043925v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ronat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2020.0536" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043913v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2020.0587" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X19001973" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.12.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379410v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pistono" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busigny" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabirol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lucie Dinnat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2018.1560118" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379423v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Delhaye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moulin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.02.021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01916090v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Calia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Muratot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.08.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859613v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.02.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01916086v4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Besson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud La Joie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.23010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Larzabal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tramoni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Thorpe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.10.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Pergola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni A. Carlesimo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2018.08.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663166v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.04.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568943v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.A. Moulin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Regis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22699" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102495v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan&#8208;jason" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Thorpe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puma" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2016.10.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTLMLM93-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342026v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vautier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K\hohler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris B. Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.07.032" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZMQBJZV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342007v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eustache" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.28141" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431290v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. A. Moulin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2016.07.102" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L1NQX2L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643633v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Benoit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Langlois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2016.1147530" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344887v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier De Boissezon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Puel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.12.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV2L27NV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344885v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Barbeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.06.017" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRWF3GQH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203118v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dupierrix" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025415584629" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344915v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2015.01.014" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344891v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raposo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000002226" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344886v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ceccaldi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felician" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.10.020" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0VMSF0D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01072150v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pages" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buys" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2377-14-153" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344941v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Condret-Santi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2014.09.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SZFX0SW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaphan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Royere" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acu046" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344946v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca De Anna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000032" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954487v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Adel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Salabert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-014-2728-4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344939v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3030-13.2014" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344977v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rullier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Matharan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mokri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0486" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payoux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campion" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0b013e318251d87c" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866152v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2013.07.006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817267v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Latger-Florence" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000347203" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797487v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839084v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meunier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.01.623" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866165v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vervueren" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-3-43" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797452v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00100" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756707v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00454" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674554v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Koric" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-110989" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674542v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-111598" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777285v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0372" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664030v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2011.08.012" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LNSJZ0V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646704v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-110557" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619102v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalina Gour" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.05.090" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45D05TZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572804v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662842v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Basaglia-Pappas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623456v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20848" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TWVHVWN4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603244v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bettus" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2011.03052.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662845v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556539v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2010-101257" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508515v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arsalidou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Bayless" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot J Taylor" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2010.06.003" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58ZKWX1J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441660v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21434" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617754v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ranjeva" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Fur" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459877v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M Brambati" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Ansado" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.11.019" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43RBQ5KC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515584v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Barbeau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2009.12.007" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402133v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Morris" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer W Evans" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20646" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402068v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tramoni" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2008.11.013" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402117v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holle Kirchner" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Thorpe" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1233-09.2009" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402112v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Laforte" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-009-1060-x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SM7PLKZ4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274175v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poncet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274111v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marquis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhm140" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135701v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119336v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290600893594" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135654v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Christophe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-006-0232-x" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-77QX1WGR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112334v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20079" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GPCPQ5H3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112331v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Duncan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2004.11.025" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PLK9G6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112343v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauries Sandrine" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524835v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aube Darves-Bornoz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Causse" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02396485v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01939069v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01246564v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113476v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calvet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mirabel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaissiere" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409972v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baratin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310811v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876799v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurter Christophe" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444005v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563941v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305606v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poveda" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Gerony" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011950500003622" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641163v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/cfsb-t270" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02555030v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008877601010109" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02383941v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02383947v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148289v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279423v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergnieux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hombeline Valton" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874696v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874692v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Lann" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305917v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lhuillier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2836034.2836037" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01093964v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemesle" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01522067v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01095202v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04891482v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303815v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-20910-9_11" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20910-9" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619109v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbeau E. J." TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488686v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348492v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348477v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348485v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171477v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135688v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joncas" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joanette" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ska" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112345v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348474v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>