--- v1 (2026-04-29)
+++ v2 (2026-05-27)
@@ -66,3944 +66,3987 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (106)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (107)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive, neuroimaging, and genetic insights on the interthalamic adhesion from a large cohort study of 591 subjects</w:t>
+                <w:t xml:space="preserve">Standardized methodology for assessing the presence, variants and area of the interthalamic adhesion using anatomical MRI (SNAP-IA): multicentric validation on 565 healthy individuals and multiple neurological disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie P Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Gouarderes</w:t>
+                <w:t xml:space="preserve">Gonzalo Forno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Stéphanie Rabenantenaina</w:t>
+                <w:t xml:space="preserve">Michael Hornberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Péran</w:t>
+                <w:t xml:space="preserve">Meritxell Bach Cuadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+                <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.36374. </w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 231 (3), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-20469-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00429-026-03097-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524814v1</w:t>
+                <w:t xml:space="preserve">hal-05624760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting fast-ripples on both micro- and macro-electrodes in epilepsy: A wavelet-based CNN detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mind the gap – Interthalamic adhesions in prodromal and clinical Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Forno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie P Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Gardy</w:t>
+                <w:t xml:space="preserve">Phoebe Rush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Curot</w:t>
+                <w:t xml:space="preserve">Rachel Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Valton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+                <w:t xml:space="preserve">John P Aggleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2024.110350⟩</w:t>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 231, pp.111559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2025.111559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409976v1</w:t>
+                <w:t xml:space="preserve">hal-05525210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An insight from the default mode network in patients with amnesia following left thalamic infarction involving the mediodorsal nucleus and mammillothalamic tract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex memories induced by intracranial electrical brain stimulation are related to complex networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Danet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+                <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lafuma</w:t>
+                <w:t xml:space="preserve">Marie Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bonneville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Igor Sibon</w:t>
+                <w:t xml:space="preserve">Alexis Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 183, pp.220-231. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2024.10.024⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 183, pp.349-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2024.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409982v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors behind poor cognitive outcome following a thalamic stroke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pro-ictal, rather than pre-ictal, brain state marked by global critical slowing and local gamma power increase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dallmer-Zerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie P C Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lola Danet</w:t>
+                <w:t xml:space="preserve">J. Kopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Arribarat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Péran</w:t>
+                <w:t xml:space="preserve">A. Pidnebesna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Curot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-024-12777-4⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 175, pp.2110742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2025.2110742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870906v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptic seizures recorded with microelectrodes: A persistent multiscale gap between neuronal activity, micro-, and macro-LFP?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Darves-Bornoz</w:t>
+                <w:t xml:space="preserve">Cognitive, neuroimaging, and genetic insights on the interthalamic adhesion from a large cohort study of 591 subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie P Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Denuelle</w:t>
+                <w:t xml:space="preserve">Alexa Gouarderes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Valton</w:t>
+                <w:t xml:space="preserve">Marie Stéphanie Rabenantenaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.414⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.36374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-20469-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409974v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reappraisal of the role of the mammillothalamic tract in memory deficits following stroke in the thalamus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Vidal</w:t>
+                <w:t xml:space="preserve">Detecting fast-ripples on both micro- and macro-electrodes in epilepsy: A wavelet-based CNN detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Danet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Péran</w:t>
+                <w:t xml:space="preserve">Luc Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/IMAG.a.1007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 415, pp.110350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2024.110350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503704v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the gap – Interthalamic adhesions in prodromal and clinical Alzheimer’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epileptic seizures recorded with microelectrodes: A persistent multiscale gap between neuronal activity, micro-, and macro-LFP?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Calvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Forno</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">John P Aggleton</w:t>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darves-Bornoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Denuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2025.111559⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181 (6), pp.503-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525210v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pro-ictal, rather than pre-ictal, brain state marked by global critical slowing and local gamma power increase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reappraisal of the role of the mammillothalamic tract in memory deficits following stroke in the thalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pidnebesna</w:t>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Curot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Denuelle</w:t>
+                <w:t xml:space="preserve">Jean-François Albucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 175, pp.2110742. </w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2025.2110742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/IMAG.a.1007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398785v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex memories induced by intracranial electrical brain stimulation are related to complex networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Curot</w:t>
+                <w:t xml:space="preserve">An insight from the default mode network in patients with amnesia following left thalamic infarction involving the mediodorsal nucleus and mammillothalamic tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dornier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Valton</w:t>
+                <w:t xml:space="preserve">Marie Lafuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Denuelle</w:t>
+                <w:t xml:space="preserve">Fabrice Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Robin</w:t>
+                <w:t xml:space="preserve">Igor Sibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 183, pp.349-372. </w:t>
+              <w:t xml:space="preserve">, 2025, 183, pp.220-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2024.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2024.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409987v1</w:t>
+                <w:t xml:space="preserve">hal-05409982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of the interthalamic adhesion on human cognition: insights from healthy subjects and thalamic stroke patients</w:t>
+                <w:t xml:space="preserve">Factors behind poor cognitive outcome following a thalamic stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie P. Vidal</w:t>
+                <w:t xml:space="preserve">Julie P C Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Rachita</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Germain Arribarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 271, pp.5985-5996. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-024-12566-z⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 272 (1), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-024-12777-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756262v1</w:t>
+                <w:t xml:space="preserve">hal-04870906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust thalamic nuclei segmentation from T1-weighted MRI using polynomial intensity transformation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+                <w:t xml:space="preserve">A roadmap towards standardized neuroimaging approaches for human thalamic nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meritxell Bach Cuadra</w:t>
+                <w:t xml:space="preserve">Roy a M Haast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Jangir Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Lella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneke Alkemade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-024-02777-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (12), pp.792-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41583-024-00867-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584276v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual novelty detection and novelty-related memory enhancement in amnestic mild cognitive impairment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Identification of Early Hippocampal Dynamics during Recognition Memory with Independent Component Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor J. López-Madrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Mindruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Barborica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2023.12.005⟩</w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (4), pp.ENEURO.0183-23.2023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/eneuro.0183-23.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803861v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782540v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en abyme of post-traumatic stress disorder and infantile regression revealed by intracranial electrical stimulation in epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (5), pp.983-986. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brs.2024.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Early Hippocampal Dynamics during Recognition Memory with Independent Component Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrei Barborica</w:t>
+                <w:t xml:space="preserve">Exploring the impact of the interthalamic adhesion on human cognition: insights from healthy subjects and thalamic stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Rachita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/eneuro.0183-23.2023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.5985-5996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-024-12566-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782540v3</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A roadmap towards standardized neuroimaging approaches for human thalamic nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anneke Alkemade</w:t>
+                <w:t xml:space="preserve">Robust thalamic nuclei segmentation from T1-weighted MRI using polynomial intensity transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meritxell Bach Cuadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (12), pp.792-808. </w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 229 (5), pp.1087-1101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41583-024-00867-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00429-024-02777-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996687v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracranial electrical brain stimulation as an approach to studying the (dis)continuum of memory experiential phenomena</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Contextual novelty detection and novelty-related memory enhancement in amnestic mild cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0140525x23000110⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172, pp.72-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2023.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782528v1</w:t>
+                <w:t xml:space="preserve">hal-04803861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Protocol to Study Mind-Wandering for Air Traffic Controllers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large‐scale network dynamics underlying the first few hundred milliseconds after stimulus presentation: An investigation of visual recognition memory using iEEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraud Granger</w:t>
+                <w:t xml:space="preserve">Jakub Kopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+                <w:t xml:space="preserve">Jaroslav Hlinka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+                <w:t xml:space="preserve">Elodie Despouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aviation Psychology and Applied Human Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.118-127. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (17), pp.5795-5809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/2192-0923/a000253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.26477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454818v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific profiles of new-onset vs. non-inaugural status epilepticus: From diagnosis to 1-year outcome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attentional switch to memory: An early and critical phase of the cognitive cascade allowing autobiographical memory retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Benaiteau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2023.1101370⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (5), pp.1707-1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-023-02270-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303818v1</w:t>
+                <w:t xml:space="preserve">hal-04303816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and when do you look away when trying to remember? Gaze aversion as a marker of the attentional switch to the internal world during memory retrieval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">A New Protocol to Study Mind-Wandering for Air Traffic Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Riedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Préa</w:t>
+                <w:t xml:space="preserve">Géraud Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2023.104041⟩</w:t>
+              <w:t xml:space="preserve">Aviation Psychology and Applied Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.118-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/2192-0923/a000253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803864v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local neuronal excitation and global inhibition during epileptic fast ripples in humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Intracranial electrical brain stimulation as an approach to studying the (dis)continuum of memory experiential phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awac319⟩</w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.e362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0140525x23000110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812619v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional switch to memory: An early and critical phase of the cognitive cascade allowing autobiographical memory retrieval</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Specific profiles of new-onset vs. non-inaugural status epilepticus: From diagnosis to 1-year outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benaiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-023-02270-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1101370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2023.1101370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303816v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large‐scale network dynamics underlying the first few hundred milliseconds after stimulus presentation: An investigation of visual recognition memory using iEEG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakub Kopal</w:t>
+                <w:t xml:space="preserve">Why and when do you look away when trying to remember? Gaze aversion as a marker of the attentional switch to the internal world during memory retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslav Hlinka</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noémie Préa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44 (17), pp.5795-5809. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 240, pp.104041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.26477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2023.104041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699038v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaze direction as a facial cue of memory retrieval state</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+                <w:t xml:space="preserve">Local neuronal excitation and global inhibition during epileptic fast ripples in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Despouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Christophe Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.1063228. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146 (2), pp.561-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.1063228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awac319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931470v1</w:t>
+                <w:t xml:space="preserve">hal-03812619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Objective Memory Deficits Behind Subjective Memory Complaints in Patients With Temporal Lobe Epilepsy</w:t>
+                <w:t xml:space="preserve">Building memories on prior knowledge: behavioral and fMRI evidence of impairment in early Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Lemesle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Milongo Rigal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Valton</w:t>
+                <w:t xml:space="preserve">Quentin Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000013212⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2021.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812621v1</w:t>
+                <w:t xml:space="preserve">inserm-03473939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep: The Tip of the Iceberg in the Bidirectional Link Between Alzheimer's Disease and Epilepsy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaze direction as a facial cue of memory retrieval state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2022.836292⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1063228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.1063228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876757v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden objective memory deficits behind subjective memory complaints in temporal lobe epilepsy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Hidden Objective Memory Deficits Behind Subjective Memory Complaints in Patients With Temporal Lobe Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Milongo Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 98 (8), pp.e818-e828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/WNL.0000000000013212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450022v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HP26: Electrophysiological properties of electrical brain stimulations and their impact on neuronal activity during stereoelectroencephalography in epilepsy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sleep: The Tip of the Iceberg in the Bidirectional Link Between Alzheimer's Disease and Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Guines</w:t>
+                <w:t xml:space="preserve">Anna Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.11.028⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.836292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.836292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865318v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building memories on prior knowledge: behavioral and fMRI evidence of impairment in early Alzheimer's disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HP26: Electrophysiological properties of electrical brain stimulations and their impact on neuronal activity during stereoelectroencephalography in epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bannier</w:t>
+                <w:t xml:space="preserve">A. Calvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Corouge</w:t>
+                <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
+                <w:t xml:space="preserve">J.C. Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Lotterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2021.10.013⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03473939v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracerebral mechanisms explaining the impact of incidental feedback on mood state and risky choice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anca Nica</w:t>
+                <w:t xml:space="preserve">Hidden objective memory deficits behind subjective memory complaints in temporal lobe epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Milongo Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.72440⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (8), pp.e818-e828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000013212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678636v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity and cerebral reorganization: an update</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intracerebral mechanisms explaining the impact of incidental feedback on mood state and risky choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Cecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vinckier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Marusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica N Toba</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anca Nica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 177 (9), pp.1090-1092. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e72440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.72440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443238v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déjà vu and prescience in a case of severe episodic amnesia following bilateral hippocampal lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Hupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4074,4813 +4117,4770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building memories on prior knowledge: behavioral and fMRI evidence of impairment in early Alzheimer’s disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity and cerebral reorganization: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica N Toba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2021.10.013.⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177 (9), pp.1090-1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443296v1</w:t>
+                <w:t xml:space="preserve">hal-03443238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-Analysis of Semantic Memory in Mild Cognitive Impairment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Building memories on prior knowledge: behavioral and fMRI evidence of impairment in early Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11065-020-09453-5⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110, pp.Pages 1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2021.10.013.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015335v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age effects on the neural processing of object-context associations in briefly flashed natural scenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Meta-Analysis of Semantic Memory in Mild Cognitive Impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rémy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107264⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (2), pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11065-020-09453-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379434v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awake Craniotomy and Memory Induction Through Electrical Stimulation: Why Are Penfield's Findings Not Replicated in the Modern Era?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les troubles sémantiques au stade prodromal de la maladie d'Alzheimer [Semantic deficits in prodromal Alzheimer's disease]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuros/nyz553⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.290-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2020.0587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015327v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording local field potential and neuronal activity with tetrodes in epileptic patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Études de cas et neuropsychologie de la mémoire : et maintenant, c'est fini ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ronat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2020.108759⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2020.0536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001304v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast Visual Recognition Memory System in Humans Identified Using Intracerebral ERP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Despouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Deudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (5), pp.2961-2971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhz287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études de cas et neuropsychologie de la mémoire : et maintenant, c'est fini ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Age effects on the neural processing of object-context associations in briefly flashed natural scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bacon-Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2020.0536⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.107264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043925v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles sémantiques au stade prodromal de la maladie d'Alzheimer [Semantic deficits in prodromal Alzheimer's disease]</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Awake Craniotomy and Memory Induction Through Electrical Stimulation: Why Are Penfield's Findings Not Replicated in the Modern Era?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2020.0587⟩</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87 (2), pp.E130-E137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuros/nyz553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043913v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the integrative memory model by integrating the temporal dynamics of memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Recording local field potential and neuronal activity with tetrodes in epileptic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Despouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel G Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Deudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0140525X19001973⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 341, pp.108759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2020.108759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014878v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal spiking activity highlights a gradient of epileptogenicity in human tuberous sclerosis lesions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Improving the integrative memory model by integrating the temporal dynamics of memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, pp.e286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X19001973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2018.12.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02353120v1</w:t>
+                <w:t xml:space="preserve">hal-03014878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Famous Person Semantic Memory in Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Pistono</w:t>
+                <w:t xml:space="preserve">Refining understanding of working memory buffers through the construct of binding: Evidence from a single case informs theory and clinical practise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Busigny</w:t>
+                <w:t xml:space="preserve">Clara Calia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+                <w:t xml:space="preserve">Sophie Muratot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cabirol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lucie Dinnat</w:t>
+                <w:t xml:space="preserve">Serge Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2018.1560118⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.37-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379410v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01916090v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novelty processing and memory impairment in Alzheimer's disease: A review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neuronal spiking activity highlights a gradient of epileptogenicity in human tuberous sclerosis lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Despouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Deudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2019.02.021⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130 (4), pp.537-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2018.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379423v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining understanding of working memory buffers through the construct of binding: Evidence from a single case informs theory and clinical practise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novelty processing and memory impairment in Alzheimer's disease: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.08.011⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.237-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2019.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01916090v2</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déjà-rêvé: Prior dreams induced by direct electrical brain stimulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Denuelle</w:t>
+                <w:t xml:space="preserve">An Analysis of Famous Person Semantic Memory in Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cabirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Maillard</w:t>
+                <w:t xml:space="preserve">Anne-Lucie Dinnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2018.02.016⟩</w:t>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (1), pp.74-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2018.1560118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859613v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superior explicit memory despite severe developmental amnesia: In-depth case study and neural correlates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
+                <w:t xml:space="preserve">Extremely long-term memory and familiarity after 12 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Besson</w:t>
+                <w:t xml:space="preserve">Eve Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Muratot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud La Joie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon J. Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (12), pp.867-885. </w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170, pp.254--262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hipo.23010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2017.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01916086v4</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The repeatability of cognitive performance: a meta-analysis</w:t>
+                <w:t xml:space="preserve">The Regulatory Role of the Human Mediodorsal Thalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+                <w:t xml:space="preserve">Giulio Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P K y Chow</w:t>
+                <w:t xml:space="preserve">Anne-Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J O van Horik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Barbeau</w:t>
+                <w:t xml:space="preserve">Giovanni A. Carlesimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.c.4153862⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (11), pp.1011--1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2018.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105097v1</w:t>
+                <w:t xml:space="preserve">hal-02341974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremely long-term memory and familiarity after 12 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déjà-rêvé: Prior dreams induced by direct electrical brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Larzabal</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2017.10.009⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (4), pp.875-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2018.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341963v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Regulatory Role of the Human Mediodorsal Thalamus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+                <w:t xml:space="preserve">Superior explicit memory despite severe developmental amnesia: In-depth case study and neural correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud La Joie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2018.08.006⟩</w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (12), pp.867-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.23010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341974v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01916086v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory scrutinized through electrical brain stimulation: A review of 80 years of experiential phenomena</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
+                <w:t xml:space="preserve">The repeatability of cognitive performance: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P K y Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J O van Horik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C M Atance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2017.04.018⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 373, pp.1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.c.4153862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663166v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampus duality: Memory and novelty detection are subserved by distinct mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+                <w:t xml:space="preserve">Medial thalamic stroke and its impact on familiarity and recollection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J.A. Moulin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Albucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.22699⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.28141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568943v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From face processing to face recognition: Comparing three different processing levels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Puma</w:t>
+                <w:t xml:space="preserve">Memory scrutinized through electrical brain stimulation: A review of 80 years of experiential phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2016.10.004⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78, pp.161-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2017.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02102495v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familiarity and recollection vs representational models of medial temporal lobe structures: A single-case study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chris B. Martin</w:t>
+                <w:t xml:space="preserve">From face processing to face recognition: Comparing three different processing levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan‐jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Fabre-Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Puma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.07.032⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158, pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342026v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medial thalamic stroke and its impact on familiarity and recollection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Familiarity and recollection vs representational models of medial temporal lobe structures: A single-case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan K\hohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Albucher</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.28141⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.76--91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342007v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampus duality: Memory and novelty detection are subserved by distinct mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J.A. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Regis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108 (SI), pp.31-32. </w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.405 - 416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2016.07.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hipo.22699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01431290v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzheimer’s disease and memory strength: Gradual decline of memory traces as a function of their strength</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hippocampus duality: Memory and novelty detection are subserved by distinct mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J. A. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13803395.2016.1147530⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (SI), pp.31-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2016.07.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643633v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper name anomia with preserved lexical and semantic knowledge after left anterior temporal lesion: A two-way convergence defect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Busigny</w:t>
+                <w:t xml:space="preserve">Alzheimer’s disease and memory strength: Gradual decline of memory traces as a function of their strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier De Boissezon</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Roxane Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.12.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (6), pp.648 - 660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2016.1147530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02344887v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neural speed of familiar face recognition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thalamic amnesia after infarct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.06.017⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85 (24), pp.2107--2115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000002226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02344885v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory for complex visual objects but not for allocentric locations during the first year of life</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast, but not slow, familiarity is preserved in patients with amnestic mild cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ceccaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0165025415584629⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.36--49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203118v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White matter disruption at the prodromal stage of Alzheimer's disease: Relationships with hippocampal atrophy and episodic memory performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+                <w:t xml:space="preserve">The neural speed of familiar face recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2015.01.014⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.390-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344915v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thalamic amnesia after infarct</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Memory for complex visual objects but not for allocentric locations during the first year of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Raposo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 85 (24), pp.2107--2115. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (4), pp.332-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000002226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0165025415584629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344891v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, but not slow, familiarity is preserved in patients with amnestic mild cognitive impairment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Besson</w:t>
+                <w:t xml:space="preserve">Proper name anomia with preserved lexical and semantic knowledge after left anterior temporal lesion: A two-way convergence defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ceccaldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eve Tramoni</w:t>
+                <w:t xml:space="preserve">Xavier De Boissezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Felician</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michèle Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 65, pp.36--49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.10.020⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 65, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344886v1</w:t>
+                <w:t xml:space="preserve">hal-02344887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological outcome after carbon monoxide exposure following a storm: a case-control study.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">White matter disruption at the prodromal stage of Alzheimer's disease: Relationships with hippocampal atrophy and episodic memory performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2377-14-153⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.482--492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2015.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01072150v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object and proper name retrieval in temporal lobe epilepsy: A study of difficulties and latencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The DMS 48: norms and diagnostic proprieties for Alzheimer\textquotesingles disease in elderly population from the AMI cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Matharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Condret-Santi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Curot</w:t>
+                <w:t xml:space="preserve">Hind Mokri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2014.09.001⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (3), pp.321--330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2014.0486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02344941v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganser-like Syndrome After Loss of Psychic Self-activation Syndrome: Psychogenic or Organic?</w:t>
+                <w:t xml:space="preserve">Neuropsychological outcome after carbon monoxide exposure following a storm: a case-control study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kaphan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Barbeau</w:t>
+                <w:t xml:space="preserve">Bérengère Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Royere</w:t>
+                <w:t xml:space="preserve">Sophie Buys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Guedj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Pelletier</w:t>
+                <w:t xml:space="preserve">Philippe Birmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/arclin/acu046⟩</w:t>
+              <w:t xml:space="preserve">BMC Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2377-14-153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344960v1</w:t>
+                <w:t xml:space="preserve">inserm-01072150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive changes in mild cognitive impairment patients with impaired visual recognition memory.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mira Didic</w:t>
+                <w:t xml:space="preserve">Object and proper name retrieval in temporal lobe epilepsy: A study of difficulties and latencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Condret-Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/neu0000032⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108 (10), pp.1825--1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344946v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight on AV-45 binding in white and grey matter from histogram analysis: a study on early Alzheimer's disease patients and healthy subjects.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ganser-like Syndrome After Loss of Psychic Self-activation Syndrome: Psychogenic or Organic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kaphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Nemmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+                <w:t xml:space="preserve">M. L. Royere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djilali Adel</w:t>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Salabert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+                <w:t xml:space="preserve">Jean Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (7), pp.715--723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-014-2728-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acu046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00954487v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neural Dynamics of Face Detection in the Wild Revealed by MVPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (3), pp.846--854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8908,5563 +8908,5697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DMS 48: norms and diagnostic proprieties for Alzheimer\textquotesingles disease in elderly population from the AMI cohort study</w:t>
+                <w:t xml:space="preserve">Cognitive changes in mild cognitive impairment patients with impaired visual recognition memory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Rullier</w:t>
+                <w:t xml:space="preserve">Francesca De Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Matharan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2014.0486⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (1), pp.98--105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/neu0000032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344977v1</w:t>
+                <w:t xml:space="preserve">hal-02344946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR, 18F-FDG, and 18F-AV45 PET Correlate With AD PSEN1 Original Phenotype.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Insight on AV-45 binding in white and grey matter from histogram analysis: a study on early Alzheimer's disease patients and healthy subjects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Payoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Campion</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Salabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer Disease and Associated Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/WAD.0b013e318251d87c⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-014-2728-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797480v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00954487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object recognition in congruent and incongruent natural scenes: A life-span study.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and Famous: Looking for the Fastest Speed at Which a Face Can be Recognized.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ceccaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2013.07.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866152v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Visual Recognition Memory Predicts Alzheimer's Disease in Amnestic Mild Cognitive Impairment.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">MR, 18F-FDG, and 18F-AV45 PET Correlate With AD PSEN1 Original Phenotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Payoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Latger-Florence</w:t>
+                <w:t xml:space="preserve">Dominique Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 35 (5-6), pp.291-299. </w:t>
+              <w:t xml:space="preserve">Alzheimer Disease and Associated Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (1), pp.91-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000347203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/WAD.0b013e318251d87c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817267v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The speed of visual recognition memory</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Object recognition in congruent and incongruent natural scenes: A life-span study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bacon-Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91, pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2013.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797487v1</w:t>
+                <w:t xml:space="preserve">hal-00866152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition memory and the medial temporal lobe: From monkey research to human pathology.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impaired Visual Recognition Memory Predicts Alzheimer's Disease in Amnestic Mild Cognitive Impairment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Latger-Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2013.01.623⟩</w:t>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (5-6), pp.291-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000347203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839084v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical florbetapir-PET amyloid load in prodromal Alzheimer's disease patients.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">The speed of visual recognition memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ceccaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Visual Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (10), pp.1131-1152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866165v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Famous: Looking for the Fastest Speed at Which a Face Can be Recognized.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+                <w:t xml:space="preserve">Recognition memory and the medial temporal lobe: From monkey research to human pathology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.100. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 169 (6-7), pp.459-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2013.01.623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797452v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Fast is Famous Face Recognition?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
+                <w:t xml:space="preserve">Cortical florbetapir-PET amyloid load in prodromal Alzheimer's disease patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Lachat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Celine Vervueren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.454. </w:t>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/2191-219X-3-43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756707v1</w:t>
+                <w:t xml:space="preserve">hal-00866165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extent and neural basis of semantic memory impairment in mild cognitive impairment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">How Fast is Famous Face Recognition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (4), pp.823-37. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-2011-110989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674554v1</w:t>
+                <w:t xml:space="preserve">hal-00756707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid Imaging with AV45 (18F-florbetapir) in a Cognitively Normal AβPP Duplication Carrier.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Albucher</w:t>
+                <w:t xml:space="preserve">Extent and neural basis of semantic memory impairment in mild cognitive impairment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Delisle</w:t>
+                <w:t xml:space="preserve">Lejla Koric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (4), pp.877-83. </w:t>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.823-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-2011-111598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-2011-110989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674542v1</w:t>
+                <w:t xml:space="preserve">hal-00674554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethics and neuropsychological assessment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amyloid Imaging with AV45 (18F-florbetapir) in a Cognitively Normal AβPP Duplication Carrier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Albucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Thomas-Antérion</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Bernadette Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (4), pp.445-452. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.877-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2012.0372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-2011-111598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777285v1</w:t>
+                <w:t xml:space="preserve">hal-00674542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhinal-hippocampal interactions during déjà vu.</w:t>
+                <w:t xml:space="preserve">Ethics and neuropsychological assessment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Thomas-Antérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2011.08.012⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (4), pp.445-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2012.0372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00664030v1</w:t>
+                <w:t xml:space="preserve">hal-00777285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Memory System is Impaired First in Alzheimer's Disease?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Guedj</w:t>
+                <w:t xml:space="preserve">Rhinal-hippocampal interactions during déjà vu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (1), pp.11-22. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 123 (3), pp.489-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-2011-110557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2011.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646704v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00664030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal functional connectivity within the anterior temporal network is associated with performance on declarative memory tasks.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalina Gour</w:t>
+                <w:t xml:space="preserve">Hyperactivation of parahippocampal region and fusiform gyrus associated with successful encoding in medial temporal lobe epilepsy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ceccaldi</w:t>
+                <w:t xml:space="preserve">Gaelle Bettus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 58 (2), pp.687-97. </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (6), pp.1100-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.05.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2011.03052.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00619102v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term consolidation of declarative memory: insight from temporal lobe epilepsy.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Le TOP 12 : comment interpréter les réponses comme des mesures de la capacité de la mémoire collective ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guye</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thomas-Antérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Basaglia-Pappas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (4), pp.284-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572804v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le TOP 12 : comment s'en servir pour repérer une pathologie du vieillissement cognitif ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Long-term consolidation of declarative memory: insight from temporal lobe epilepsy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (Pt 3), pp.816-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awr002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662842v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual recognition memory: A double anatomo-functional dissociation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Which Memory System is Impaired First in Alzheimer's Disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.20848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (1), pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-2011-110557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00623456v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperactivation of parahippocampal region and fusiform gyrus associated with successful encoding in medial temporal lobe epilepsy.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
+                <w:t xml:space="preserve">Basal functional connectivity within the anterior temporal network is associated with performance on declarative memory tasks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalina Gour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (2), pp.687-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.05.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2011.03052.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00603244v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le TOP 12 : comment interpréter les réponses comme des mesures de la capacité de la mémoire collective ?</w:t>
+                <w:t xml:space="preserve">Le TOP 12 : comment s'en servir pour repérer une pathologie du vieillissement cognitif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thomas-Antérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Basaglia-Pappas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 3 (4), pp.284-9</w:t>
+              <w:t xml:space="preserve">, 2011, 3 (4), pp.273-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662845v1</w:t>
+                <w:t xml:space="preserve">hal-00662842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Visual Recognition Memory in Amnestic Mild Cognitive Impairment is Associated with Mesiotemporal Metabolic Changes on Magnetic Resonance Spectroscopic Imaging.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual recognition memory: A double anatomo-functional dissociation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Puel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (9), pp.929-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-2010-101257⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556539v1</w:t>
+                <w:t xml:space="preserve">hal-00623456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain responses differ to faces of mothers and fathers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired Visual Recognition Memory in Amnestic Mild Cognitive Impairment is Associated with Mesiotemporal Metabolic Changes on Magnetic Resonance Spectroscopic Imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Arsalidou</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2010.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (4), pp.1269-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-2010-101257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508515v1</w:t>
+                <w:t xml:space="preserve">hal-00556539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From perception to recognition memory: time course and lateralization of neural substrates of word and abstract picture processing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain responses differ to faces of mothers and fathers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Arsalidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J Bayless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot J Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn.2010.21434⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (1), pp.47-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2010.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441660v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired visual recognition memory in amnestic mild cognitive impairment is associated with mesiotemporal metabolic changes on magnetic resonance spectroscopic imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mira Didic</w:t>
+                <w:t xml:space="preserve">From perception to recognition memory: time course and lateralization of neural substrates of word and abstract picture processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Ranjeva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. L. Fur</w:t>
+                <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (4), pp.782-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn.2010.21434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617754v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cognitive and neural expression of semantic memory impairment in mild cognitive impairment and early Alzheimer's disease.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sven Joubert</w:t>
+                <w:t xml:space="preserve">Impaired visual recognition memory in amnestic mild cognitive impairment is associated with mesiotemporal metabolic changes on magnetic resonance spectroscopic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona M Brambati</w:t>
+                <w:t xml:space="preserve">J. P. Ranjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennyfer Ansado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Felician</w:t>
+                <w:t xml:space="preserve">Y. L. Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (4), pp.1269-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459877v1</w:t>
+                <w:t xml:space="preserve">hal-00617754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Anterograde declarative memory and its models.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.-J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pariente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 166 (8-9), pp.661-672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2009.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of personally familiar faces: parents, partner and own faces.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer W Evans</w:t>
+                <w:t xml:space="preserve">The cognitive and neural expression of semantic memory impairment in mild cognitive impairment and early Alzheimer's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona M Brambati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Ansado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.20646⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (4), pp.978-988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402133v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Isolated autobiographical amnesia: A neurological basis?]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Felician</w:t>
+                <w:t xml:space="preserve">Ultra-rapid sensory responses in the human frontal eye field region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holle Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tramoni</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon J Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 165 (5), pp.449-59. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (23), pp.7599-606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2008.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1233-09.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402068v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-rapid sensory responses in the human frontal eye field region.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Isolated autobiographical amnesia: A neurological basis?]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holle Kirchner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon J Thorpe</w:t>
+                <w:t xml:space="preserve">E. Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Régis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1233-09.2009⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 165 (5), pp.449-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2008.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402117v1</w:t>
+                <w:t xml:space="preserve">hal-00402068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of medial temporal lobe degeneration on brain perfusion in amnestic MCI of AD type: deafferentation and functional compensation?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Felician</w:t>
+                <w:t xml:space="preserve">Neural correlates of personally familiar faces: parents, partner and own faces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot J Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Arsalidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J Bayless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drew Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine de Laforte</w:t>
+                <w:t xml:space="preserve">Jennifer W Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36 (7), pp.1101-12. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (7), pp.2008-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-009-1060-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.20646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00402112v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of semantic memory impairment in Mild Cognitive Impairment.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Effects of medial temporal lobe degeneration on brain perfusion in amnestic MCI of AD type: deafferentation and functional compensation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Poncet</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Laforte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (7), pp.1101-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-009-1060-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274175v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio temporal dynamics of face recognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot J Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Regis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (5), pp.997-1009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhm140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel profil de déficit mnésique dans la maladie d'Alzheimer dans sa phase prédémentielle?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Patterns of semantic memory impairment in Mild Cognitive Impairment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Didic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 163 (1 Suppl), pp.32-3</w:t>
+              <w:t xml:space="preserve">Behavioural Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (1-2), pp.35-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135701v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure progressive amnesia: An atypical amnestic syndrome?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Quel profil de déficit mnésique dans la maladie d'Alzheimer dans sa phase prédémentielle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ceccaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Didic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 163 (1 Suppl), pp.32-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119336v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The right temporal lobe variant of frontotemporal dementia : Cognitive and neuroanatomical profile of three patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 253 (11), pp.1447-1458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00415-006-0232-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserved visual recognition memory in an amnesic patient with hippocampal lesions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Pure progressive amnesia: An atypical amnestic syndrome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ceccaldi</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 15 (5), pp.587-96. </w:t>
+              <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (8), pp.1230-1247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hipo.20079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02643290600893594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00112334v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recollection of vivid memories after perirhinal region stimulations: synchronization in the theta range of spatially distributed brain areas.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+                <w:t xml:space="preserve">Who's who? Naming and identifying familiar persons in semantic dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauries Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ceccaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poncet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dementia Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1-2, pp.23-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00112331v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who's who? Naming and identifying familiar persons in semantic dementia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Preserved visual recognition memory in an amnesic patient with hippocampal lesions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (5), pp.587-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-00112343v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recollection of vivid memories after perirhinal region stimulations: synchronization in the theta range of spatially distributed brain areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roderick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (9), pp.1329-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2004.11.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept cells in the temporal pole: neuronal basis of semantic knowledge in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aube Darves-Bornoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society For Neuroscience - 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epileptic Spikes Detection and Visualization in Intracerebral EEG with Convolutional Kernel Density Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIRED: Workshop on Intracranial Recordings in humans: Epilepsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval practice based on recognition memory: testing the retrieval effort hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Muratot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UC Irvine International Conference on Learning and Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Irvine, United States. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01939069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the extended hippocampal system is of no need for context-free memory: a case of developmental amnesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud La Joie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory Mechanisms in Machine and Man</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Albi, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01246564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epi'Toul : Une épreuve neuropsychologique de mémoire épisodique écologique pour la détection de la maladie d'Alzheimer pré-démentielle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de la Société de Psychogériatrie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14474,454 +14608,454 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing the best or avoiding the worst: complementary and opponent value signals in the human brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Baratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Lopez-Persem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorella Minotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual novelty detection and novelty-related memory enhancement in amnestic Mild Cognitive Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and When Do You Look Away When Trying to Remember? Gaze Aversion as a Marker of the Attentional Switch to the Internal World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Préa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hurter Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local neuronal excitation and global inhibition during epileptic fast ripples in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Despouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14931,1679 +15065,1679 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept cells and concept cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wired 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICM, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can We Use EOG to Identify When Attention Switches Away from the Outside World to Focus on Our Mental Thoughts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Gerony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cognitive Aircraft Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.24-29, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011950500003622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional switch from external toward internal world: a psychophysiological marker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Cognitive Aircraft Systems – ICCAS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34849/cfsb-t270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection of Epileptic Spikes in Intracerebral EEG with Convolutional Kernel Density Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Human Computer Interaction Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.101-109, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0008877601010109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning What You Know: How Prior Knowledge Impairs New Associative Learning in Early AD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAIC 2019 - Alzheimer's Association International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Los Angeles, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02383941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning What You Know: How Prior Knowledge Impairs New Associative Learning in Early AD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Abnormal fMRI response in sub-hippocampal structures: how prior knowledge impairs memory in AD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Conference on Cognitive Neurosciences of Memory: Recollection, Familiarity and Novelty detection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Liège, Belgium. pp.1</w:t>
+              <w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02383947v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02148289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal fMRI response in sub-hippocampal structures: how prior knowledge impairs memory in AD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Learning What You Know: How Prior Knowledge Impairs New Associative Learning in Early AD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-5</w:t>
+              <w:t xml:space="preserve">2019 Conference on Cognitive Neurosciences of Memory: Recollection, Familiarity and Novelty detection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Liège, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02148289v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02383947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous representation of Vista spaces: similarities and differences between sighted and blind people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vergnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hombeline Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Spatial Cognition (ICSC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage en mémoire de reconnaissance: La répétition de la récupération, pas de l'encodage, optimise la rétention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Familiarity for faces, but not novelty, improves recognition memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'hiver de la Société de Neuropsychologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874696v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familiarity for faces, but not novelty, improves recognition memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">L'apprentissage en mémoire de reconnaissance: La répétition de la récupération, pas de l'encodage, optimise la rétention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journée d'hiver de la Société de Neuropsychologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874692v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual analytics for the interpretation of fluency tests during Alzheimer evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VAHC '15 Workshop on Visual Analytics in Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chicago, United States. pp.ISBN:978-1-4503-3671-0, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2836034.2836037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305917v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire autobiographique épisodique antérograde est atteinte à très court délai (20 minutes) dans la maladie d'Alzheimer précoce.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème réunion Francophone sur la maladie d'Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Maps Exploration trough Kernel Density Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS Workshop Visualizing Electronic Health Record Data (EHRVis 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Maryland; Vienna University of Technology, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle épreuve neuropsychologique de mémoire épisodique écologique dans la détection de la maladie d'Alzheimer pré-démentielle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion d'Hiver 2010 de la Société de neuropsychologie de Langue Française.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNLF, Dec 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16613,117 +16747,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for selecting a portion of an encephalographic signal, devices and corresponding program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 20240398319. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16733,1015 +16867,1015 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is iEEG-based cognitive neuroscience research clinically relevant? Examination of three &amp;quot;neuromemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intracranial EEG: a guide for cognitive neuroscientists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapter 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-175, 2023, Studies in Neuroscience, Psychology and Behavioral Economics book series (SNPBE), 978-3-031-20909-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-20910-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Spectroscopic Imaging Detects Metabolic Changes within the Medial Temporal Lobe in aMCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Didic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbeau E. J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ashford, J. W., Rosen, A., Adamson, M., Bayley, P., Sabri, O., Furst, A., Black, S. E., Weiner, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, pp.561-570, 2011, Handbook of Imaging the Alzheimer Brain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorders of face processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Koob, M. Le Moal and R. F. Thompson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, pp.405-410, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance de son propre visage et des visages personnellement connus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot J Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbeau, E. J., joubert, S., Félician, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement et reconnaissance des visages: du percept à la personne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Solal, pp.393-411, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles de la reconnaissance des visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbeau, E. J., joubert, S., Félician, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement et reconnaissance des visages: du percept à la personne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Solal, pp.27-40, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles sémantiques de la reconnaissance des personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbeau, E. J., joubert, S., Félician, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement et reconnaissance des visages: du percept à la personne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Solal, pp.443-470, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing memory impairment in early Alzheimer's disease: the DMS48</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Vellas, B., Grundman, M., Feldman, H., Fitten, L.J., Winblad, B., Giacobini, E. </w:t>
+                <w:t xml:space="preserve">Cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Joncas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Joanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Ska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gauthier, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Alzheimer's Disease and Other Dementias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Serdi Publisher, pp.134-138, 2007, vol. 12</w:t>
+              <w:t xml:space="preserve">Clinical diagnosis and management of Alzheimer's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin Dunitz &amp; Parthenon publishing, pp.165-176, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171477v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Gauthier, S. </w:t>
+                <w:t xml:space="preserve">Assessing memory impairment in early Alzheimer's disease: the DMS48</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vellas, B., Grundman, M., Feldman, H., Fitten, L.J., Winblad, B., Giacobini, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical diagnosis and management of Alzheimer's disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Martin Dunitz &amp; Parthenon publishing, pp.165-176, 2007</w:t>
+              <w:t xml:space="preserve">Research and Practice in Alzheimer's Disease and Other Dementias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serdi Publisher, pp.134-138, 2007, vol. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135688v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires et maladies dégénératives des lobes temporaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Didic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gueguen, B., Chauvel, P., Touchon, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologies des mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.133-145, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17751,131 +17885,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement et reconnaissance des visages : du percept à la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Solal, pp.483, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId513"/>
+      <w:footerReference w:type="default" r:id="rId516"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18022,51 +18156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P Vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Gouarderes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Rabenantenaina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20469-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gardy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Berthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2024.110350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafuma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sibon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.10.024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P C Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Arribarat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12777-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darves-Bornoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denuelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.1007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05525210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Forno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Rush" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Tan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Aggleton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2025.111559" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dallmer-Zerbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kopal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pidnebesna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2110742" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dornier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denuelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.11.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P. Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rachita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Servais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12566-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04584276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Bach Cuadra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02777-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bastin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.12.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guillen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Barros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.08.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782540v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor J. L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Mindruta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Barborica" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0183-23.2023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04996687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy a M Haast" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Jangir Kumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Alkemade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41583-024-00867-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x23000110" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454818v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Riedinger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000253" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303818v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benaiteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Debs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1101370" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.104041" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Despouy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac319" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303816v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02270-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04699038v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kopal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Hlinka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26477" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03931470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1063228" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lemesle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Milongo Rigal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000013212" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szabo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cretin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur G&#233;rard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.836292" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865318v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lotterie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guines" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03473939v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jonin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2021.10.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678636v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Cecchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vinckier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hammer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Marusic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nica" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.72440" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443238v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica N Toba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.10.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Albert Lotterie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mirabel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2019.1673426" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443296v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2021.10.013." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015335v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Didic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouleau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-020-09453-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379434v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence R&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Aubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bacon-Mac&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pariente" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107264" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015327v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyz553" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001304v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Reddy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G Nowak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Deudon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2020.108759" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014910v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz287" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043925v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ronat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2020.0536" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043913v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2020.0587" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X19001973" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.12.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379410v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pistono" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busigny" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabirol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lucie Dinnat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2018.1560118" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379423v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Delhaye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moulin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.02.021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01916090v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Calia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Muratot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.08.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859613v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.02.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01916086v4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Besson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud La Joie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.23010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Larzabal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tramoni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Thorpe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.10.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Pergola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni A. Carlesimo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2018.08.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663166v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.04.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568943v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.A. Moulin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Regis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22699" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102495v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan&#8208;jason" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Thorpe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puma" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2016.10.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTLMLM93-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342026v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vautier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K\hohler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris B. Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.07.032" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZMQBJZV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342007v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eustache" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.28141" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431290v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. A. Moulin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2016.07.102" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L1NQX2L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643633v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Benoit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Langlois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2016.1147530" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344887v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier De Boissezon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Puel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.12.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV2L27NV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344885v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Barbeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.06.017" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRWF3GQH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203118v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dupierrix" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025415584629" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344915v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2015.01.014" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344891v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raposo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000002226" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344886v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ceccaldi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felician" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.10.020" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0VMSF0D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01072150v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pages" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buys" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2377-14-153" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344941v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Condret-Santi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2014.09.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SZFX0SW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaphan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Royere" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acu046" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344946v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca De Anna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000032" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954487v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Adel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Salabert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-014-2728-4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344939v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3030-13.2014" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344977v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rullier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Matharan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mokri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0486" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payoux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campion" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0b013e318251d87c" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866152v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2013.07.006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817267v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Latger-Florence" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000347203" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797487v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839084v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meunier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.01.623" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866165v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vervueren" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-3-43" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797452v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00100" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756707v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00454" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674554v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Koric" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-110989" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674542v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-111598" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777285v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0372" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664030v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2011.08.012" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LNSJZ0V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646704v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-110557" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619102v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalina Gour" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.05.090" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45D05TZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572804v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662842v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Basaglia-Pappas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623456v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20848" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TWVHVWN4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603244v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bettus" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2011.03052.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662845v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556539v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2010-101257" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508515v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arsalidou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Bayless" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot J Taylor" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2010.06.003" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58ZKWX1J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441660v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21434" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617754v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ranjeva" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Fur" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459877v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M Brambati" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Ansado" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.11.019" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43RBQ5KC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515584v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Barbeau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2009.12.007" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402133v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Morris" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer W Evans" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20646" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402068v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tramoni" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2008.11.013" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402117v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holle Kirchner" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Thorpe" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1233-09.2009" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402112v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Laforte" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-009-1060-x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SM7PLKZ4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274175v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poncet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274111v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marquis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhm140" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135701v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119336v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290600893594" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135654v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Christophe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-006-0232-x" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-77QX1WGR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112334v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20079" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GPCPQ5H3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112331v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Duncan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2004.11.025" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PLK9G6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112343v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauries Sandrine" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524835v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aube Darves-Bornoz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Causse" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02396485v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01939069v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01246564v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113476v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calvet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mirabel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaissiere" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409972v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baratin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310811v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876799v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurter Christophe" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444005v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563941v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305606v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poveda" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Gerony" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011950500003622" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641163v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/cfsb-t270" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02555030v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008877601010109" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02383941v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02383947v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148289v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279423v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergnieux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hombeline Valton" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874696v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874692v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Lann" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305917v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lhuillier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2836034.2836037" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01093964v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemesle" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01522067v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01095202v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04891482v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303815v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-20910-9_11" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20910-9" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619109v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbeau E. J." TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488686v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348492v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348477v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348485v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171477v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135688v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joncas" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joanette" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ska" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112345v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348474v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05624760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P Vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Forno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hornberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Bach Cuadra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-026-03097-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05525210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Rush" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Tan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Aggleton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2025.111559" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409987v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dornier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denuelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.11.015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dallmer-Zerbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kopal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pidnebesna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denuelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2110742" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Gouarderes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Rabenantenaina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20469-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gardy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Berthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2024.110350" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darves-Bornoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.414" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.1007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafuma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sibon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.10.024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P C Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Arribarat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12777-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04996687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy a M Haast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Jangir Kumar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Alkemade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41583-024-00867-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782540v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor J. L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Mindruta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Barborica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0183-23.2023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782537v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guillen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Barros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.08.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P. Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rachita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Servais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12566-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04584276v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02777-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bastin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.12.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04699038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kopal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Hlinka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Despouy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26477" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303816v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02270-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454818v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Riedinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000253" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782528v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x23000110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benaiteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Debs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1101370" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.104041" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812619v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac319" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03473939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2021.10.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03931470v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1063228" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lemesle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Milongo Rigal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000013212" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876757v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szabo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cretin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur G&#233;rard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.836292" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lotterie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guines" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450022v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678636v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Cecchi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vinckier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hammer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Marusic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nica" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.72440" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Albert Lotterie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mirabel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2019.1673426" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443238v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica N Toba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.10.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443296v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2021.10.013." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Didic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-020-09453-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043913v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2020.0587" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043925v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ronat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2020.0536" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014910v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Deudon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz287" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence R&#233;my" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Aubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bacon-Mac&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pariente" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107264" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyz553" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001304v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Reddy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G Nowak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2020.108759" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014878v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X19001973" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01916090v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Calia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Muratot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.08.011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353120v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.12.013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379423v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Delhaye" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moulin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.02.021" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379410v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pistono" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabirol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lucie Dinnat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2018.1560118" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341963v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Larzabal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tramoni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Thorpe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.10.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341974v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Pergola" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni A. Carlesimo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2018.08.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859613v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.02.016" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01916086v4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Besson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud La Joie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.23010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342007v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eustache" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.28141" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663166v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.04.018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102495v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan&#8208;jason" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Thorpe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puma" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2016.10.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTLMLM93-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342026v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vautier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K\hohler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris B. Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.07.032" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZMQBJZV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568943v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.A. Moulin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Regis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22699" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431290v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. A. Moulin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2016.07.102" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L1NQX2L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643633v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Benoit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Langlois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2016.1147530" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344891v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raposo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000002226" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344886v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ceccaldi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felician" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.10.020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0VMSF0D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344885v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Barbeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.06.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRWF3GQH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203118v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dupierrix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025415584629" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344887v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier De Boissezon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Puel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.12.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV2L27NV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344915v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2015.01.014" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344977v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rullier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Matharan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mokri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0486" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01072150v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pages" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buys" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2377-14-153" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344941v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Condret-Santi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2014.09.001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SZFX0SW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344960v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaphan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Royere" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acu046" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344939v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3030-13.2014" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344946v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca De Anna" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000032" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954487v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Adel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Salabert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-014-2728-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797452v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00100" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797480v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payoux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campion" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0b013e318251d87c" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866152v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2013.07.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817267v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Latger-Florence" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000347203" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797487v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839084v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meunier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.01.623" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866165v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vervueren" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-3-43" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756707v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00454" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674554v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Koric" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-110989" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674542v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-111598" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777285v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0372" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664030v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2011.08.012" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LNSJZ0V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603244v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bettus" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2011.03052.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662845v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Basaglia-Pappas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572804v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr002" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646704v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-110557" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619102v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalina Gour" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.05.090" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45D05TZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662842v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623456v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20848" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TWVHVWN4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556539v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2010-101257" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508515v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arsalidou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Bayless" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot J Taylor" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2010.06.003" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58ZKWX1J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441660v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21434" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617754v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ranjeva" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Fur" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515584v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Barbeau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2009.12.007" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459877v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M Brambati" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Ansado" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.11.019" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43RBQ5KC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402117v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holle Kirchner" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Thorpe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1233-09.2009" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402068v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tramoni" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2008.11.013" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402133v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Morris" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer W Evans" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20646" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402112v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Laforte" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-009-1060-x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SM7PLKZ4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274111v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marquis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhm140" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274175v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poncet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135701v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135654v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Christophe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-006-0232-x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-77QX1WGR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119336v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290600893594" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112343v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauries Sandrine" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112334v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20079" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GPCPQ5H3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112331v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Duncan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2004.11.025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PLK9G6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524835v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aube Darves-Bornoz" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Causse" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02396485v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01939069v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01246564v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113476v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calvet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mirabel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaissiere" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409972v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baratin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310811v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876799v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurter Christophe" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444005v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563941v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305606v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poveda" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Gerony" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011950500003622" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641163v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/cfsb-t270" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02555030v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008877601010109" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02383941v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148289v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02383947v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279423v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergnieux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hombeline Valton" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874692v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Lann" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874696v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305917v2" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lhuillier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2836034.2836037" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01093964v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemesle" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01522067v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01095202v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04891482v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303815v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-20910-9_11" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20910-9" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619109v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbeau E. J." TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488686v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348492v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348477v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348485v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135688v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joncas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joanette" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ska" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171477v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112345v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348474v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>